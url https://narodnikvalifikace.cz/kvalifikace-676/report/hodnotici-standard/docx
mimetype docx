--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73DDA03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73DDA03D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73DDA03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45C622AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45C622AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45C622AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6292,51 +6292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16511,51 +16511,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26283,51 +26283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27836,51 +27836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28693,51 +28693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33093,51 +33093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35483,51 +35483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36068,84 +36068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.4.2026 0:27:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58F72364"/>
+    <w:nsid w:val="3F63110C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36231,51 +36231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6974025B"/>
+    <w:nsid w:val="2AFD7334"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36361,51 +36361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="561A64FE"/>
+    <w:nsid w:val="64ED413B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36491,51 +36491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="524460C2"/>
+    <w:nsid w:val="7B5C09EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>