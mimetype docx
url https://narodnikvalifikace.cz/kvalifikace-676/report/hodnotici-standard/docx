--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45C622AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45C622AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45C622AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1045C8AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1045C8AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1045C8AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6292,51 +6292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16511,51 +16511,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26283,51 +26283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27836,51 +27836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28693,51 +28693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33093,51 +33093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35483,51 +35483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36068,84 +36068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 7.5.2026 16:07:30</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F63110C"/>
+    <w:nsid w:val="7C0E5543"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36231,51 +36231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AFD7334"/>
+    <w:nsid w:val="29280F11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36361,51 +36361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64ED413B"/>
+    <w:nsid w:val="74CA8A6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36491,51 +36491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7B5C09EB"/>
+    <w:nsid w:val="2AA448A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>