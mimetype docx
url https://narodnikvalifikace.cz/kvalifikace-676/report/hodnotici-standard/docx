--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1045C8AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1045C8AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1045C8AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50C0FD48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50C0FD48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50C0FD48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6292,51 +6292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16511,51 +16511,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26283,51 +26283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27836,51 +27836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28693,51 +28693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33093,51 +33093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35483,51 +35483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36068,84 +36068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 28.5.2026 1:23:51</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C0E5543"/>
+    <w:nsid w:val="176CCB2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36231,51 +36231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29280F11"/>
+    <w:nsid w:val="3656E824"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36361,51 +36361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74CA8A6E"/>
+    <w:nsid w:val="6D33426E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36491,51 +36491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2AA448A2"/>
+    <w:nsid w:val="26103040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>