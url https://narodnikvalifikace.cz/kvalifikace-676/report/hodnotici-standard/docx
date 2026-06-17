--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50C0FD48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50C0FD48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50C0FD48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5873961C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5873961C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5873961C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6292,51 +6292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16511,51 +16511,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26283,51 +26283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27836,51 +27836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28693,51 +28693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33093,51 +33093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35483,51 +35483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36068,84 +36068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:19:15</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="176CCB2D"/>
+    <w:nsid w:val="13624278"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36231,51 +36231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3656E824"/>
+    <w:nsid w:val="3A6FD74D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36361,51 +36361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D33426E"/>
+    <w:nsid w:val="2F50D120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36491,51 +36491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26103040"/>
+    <w:nsid w:val="3ED35557"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>