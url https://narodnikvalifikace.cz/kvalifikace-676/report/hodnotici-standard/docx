--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5873961C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5873961C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5873961C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R151688BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR151688BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR151688BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6292,51 +6292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16511,51 +16511,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26283,51 +26283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27836,51 +27836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28693,51 +28693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33093,51 +33093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35483,51 +35483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36068,84 +36068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 17.6.2026 11:46:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13624278"/>
+    <w:nsid w:val="2A492BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36231,51 +36231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A6FD74D"/>
+    <w:nsid w:val="680E3B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36361,51 +36361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F50D120"/>
+    <w:nsid w:val="2B160C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36491,51 +36491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3ED35557"/>
+    <w:nsid w:val="6CDC9CD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>