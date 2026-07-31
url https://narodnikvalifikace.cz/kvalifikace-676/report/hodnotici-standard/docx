--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R151688BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR151688BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR151688BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17A416A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17A416A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17A416A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6292,51 +6292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16511,51 +16511,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26283,51 +26283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27836,51 +27836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28693,51 +28693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33093,51 +33093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35483,51 +35483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36068,84 +36068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 11.7.2026 1:01:29</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A492BF5"/>
+    <w:nsid w:val="4C5BD5F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36231,51 +36231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="680E3B9A"/>
+    <w:nsid w:val="038FD84B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36361,51 +36361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B160C5E"/>
+    <w:nsid w:val="6A244A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36491,51 +36491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CDC9CD7"/>
+    <w:nsid w:val="03113BB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>