--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17A416A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17A416A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17A416A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A86091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A86091" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A86091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6292,51 +6292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16511,51 +16511,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26283,51 +26283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27836,51 +27836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28693,51 +28693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33093,51 +33093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35483,51 +35483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36068,84 +36068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 9:53:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C5BD5F8"/>
+    <w:nsid w:val="65E8E5AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36231,51 +36231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="038FD84B"/>
+    <w:nsid w:val="1B0B8541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36361,51 +36361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A244A97"/>
+    <w:nsid w:val="5630A491"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36491,51 +36491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03113BB3"/>
+    <w:nsid w:val="12838097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>