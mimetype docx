--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A86091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A86091" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A86091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71865018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71865018" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71865018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6292,51 +6292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16511,51 +16511,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26283,51 +26283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27836,51 +27836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28693,51 +28693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33093,51 +33093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35483,51 +35483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36068,84 +36068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 31.7.2026 11:15:48</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65E8E5AA"/>
+    <w:nsid w:val="216CA3EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36231,51 +36231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B0B8541"/>
+    <w:nsid w:val="4B3B8890"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36361,51 +36361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5630A491"/>
+    <w:nsid w:val="21BD24C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36491,51 +36491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12838097"/>
+    <w:nsid w:val="6BF49699"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>