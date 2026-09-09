--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71865018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71865018" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71865018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R272E86D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR272E86D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR272E86D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4821,51 +4821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6292,51 +6292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6905,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16511,51 +16511,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26283,51 +26283,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27836,51 +27836,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28693,51 +28693,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33093,51 +33093,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35483,51 +35483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 26 až 28 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36068,84 +36068,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 20.8.2026 12:47:33</w:t>
+        <w:t>Stavební klempíř/klempířka pro zhotovování drážkových krytin, 9.9.2026 20:02:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="216CA3EA"/>
+    <w:nsid w:val="7B8BBD06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36231,51 +36231,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B3B8890"/>
+    <w:nsid w:val="7B07CF21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36361,51 +36361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21BD24C4"/>
+    <w:nsid w:val="6EF42C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36491,51 +36491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BF49699"/>
+    <w:nsid w:val="458E979A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>