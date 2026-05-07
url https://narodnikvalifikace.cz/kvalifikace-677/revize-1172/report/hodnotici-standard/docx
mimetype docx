--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R722F8E49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR722F8E49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR722F8E49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R458CB23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR458CB23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR458CB23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3516,51 +3516,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4899,51 +4899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,51 +6066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7287,51 +7287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,51 +8042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,51 +17253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25240,51 +25240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsluhy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26426,51 +26426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28363,51 +28363,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28593,51 +28593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 24 až 30 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29166,84 +29166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.4.2026 4:37:41</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BD02568"/>
+    <w:nsid w:val="31B92CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>