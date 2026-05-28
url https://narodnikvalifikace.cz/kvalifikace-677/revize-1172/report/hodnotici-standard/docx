--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R458CB23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR458CB23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR458CB23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37265F49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37265F49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37265F49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3516,51 +3516,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4899,51 +4899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,51 +6066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7287,51 +7287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,51 +8042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,51 +17253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25240,51 +25240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsluhy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26426,51 +26426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28363,51 +28363,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28593,51 +28593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 24 až 30 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29166,84 +29166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.5.2026 18:48:35</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31B92CE0"/>
+    <w:nsid w:val="5DCCC0B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>