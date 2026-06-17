--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37265F49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37265F49" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37265F49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53142544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53142544" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53142544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3516,51 +3516,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4899,51 +4899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,51 +6066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7287,51 +7287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,51 +8042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,51 +17253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25240,51 +25240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsluhy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26426,51 +26426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28363,51 +28363,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28593,51 +28593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 24 až 30 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29166,84 +29166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 28.5.2026 2:39:55</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DCCC0B1"/>
+    <w:nsid w:val="165B51C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>