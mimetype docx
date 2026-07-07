--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53142544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53142544" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53142544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26A69A30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26A69A30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26A69A30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3516,51 +3516,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4899,51 +4899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,51 +6066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7287,51 +7287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,51 +8042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,51 +17253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25240,51 +25240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsluhy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26426,51 +26426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28363,51 +28363,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28593,51 +28593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 24 až 30 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29166,84 +29166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 17.6.2026 13:09:36</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="165B51C2"/>
+    <w:nsid w:val="7C0A650E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>