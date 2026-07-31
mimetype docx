--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26A69A30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26A69A30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26A69A30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R746FE68D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR746FE68D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR746FE68D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3516,51 +3516,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4899,51 +4899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,51 +6066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7287,51 +7287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,51 +8042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,51 +17253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25240,51 +25240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsluhy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26426,51 +26426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28363,51 +28363,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28593,51 +28593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 24 až 30 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29166,84 +29166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 7.7.2026 15:08:31</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C0A650E"/>
+    <w:nsid w:val="651A0A25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>