--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R746FE68D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR746FE68D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR746FE68D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BB6195B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BB6195B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BB6195B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2399,51 +2399,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3516,51 +3516,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4899,51 +4899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6066,51 +6066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7287,51 +7287,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8042,51 +8042,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17253,51 +17253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25240,51 +25240,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsluhy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26426,51 +26426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28363,51 +28363,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28593,51 +28593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 24 až 30 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29166,84 +29166,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro skládané plechové krytiny, 31.7.2026 13:17:26</w:t>
+        <w:t>Stavební klempíř pro skládané plechové krytiny, 20.8.2026 20:53:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="651A0A25"/>
+    <w:nsid w:val="30A54C2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>