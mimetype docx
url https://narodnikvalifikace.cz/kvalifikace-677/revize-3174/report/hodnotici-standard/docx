--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R457A6622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR457A6622" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR457A6622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F9FE3E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F9FE3E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F9FE3E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4767,51 +4767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6238,51 +6238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16491,51 +16491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26127,51 +26127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28139,51 +28139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28996,51 +28996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33396,51 +33396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35861,51 +35861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36446,84 +36446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.4.2026 8:25:32</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12EBC1AE"/>
+    <w:nsid w:val="2AE92EFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36609,51 +36609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09FECCE8"/>
+    <w:nsid w:val="70FBCBB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36739,51 +36739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="535AB8B9"/>
+    <w:nsid w:val="4DC697FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36869,51 +36869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27547C81"/>
+    <w:nsid w:val="2FC5F1C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>