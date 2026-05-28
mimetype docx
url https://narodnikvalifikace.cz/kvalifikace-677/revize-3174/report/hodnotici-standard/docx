--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F9FE3E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F9FE3E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F9FE3E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R598CF6BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR598CF6BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR598CF6BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4767,51 +4767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6238,51 +6238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16491,51 +16491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26127,51 +26127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28139,51 +28139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28996,51 +28996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33396,51 +33396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35861,51 +35861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36446,84 +36446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.5.2026 19:53:23</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2AE92EFC"/>
+    <w:nsid w:val="4DD0212E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36609,51 +36609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70FBCBB0"/>
+    <w:nsid w:val="4253EA27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36739,51 +36739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DC697FA"/>
+    <w:nsid w:val="65D8601D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36869,51 +36869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2FC5F1C3"/>
+    <w:nsid w:val="1942E1E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>