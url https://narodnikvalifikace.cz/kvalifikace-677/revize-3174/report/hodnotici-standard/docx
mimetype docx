--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R598CF6BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR598CF6BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR598CF6BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EC7ECDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EC7ECDB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EC7ECDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4767,51 +4767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6238,51 +6238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16491,51 +16491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26127,51 +26127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28139,51 +28139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28996,51 +28996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33396,51 +33396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35861,51 +35861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36446,84 +36446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 28.5.2026 3:54:55</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DD0212E"/>
+    <w:nsid w:val="49BA4F88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36609,51 +36609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4253EA27"/>
+    <w:nsid w:val="5D7BA95D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36739,51 +36739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65D8601D"/>
+    <w:nsid w:val="50640DE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36869,51 +36869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1942E1E2"/>
+    <w:nsid w:val="052BCC9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>