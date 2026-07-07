--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EC7ECDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EC7ECDB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EC7ECDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EEE3CD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EEE3CD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EEE3CD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4767,51 +4767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6238,51 +6238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16491,51 +16491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26127,51 +26127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28139,51 +28139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28996,51 +28996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33396,51 +33396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35861,51 +35861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36446,84 +36446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 17.6.2026 15:09:03</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49BA4F88"/>
+    <w:nsid w:val="16F5FA57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36609,51 +36609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D7BA95D"/>
+    <w:nsid w:val="204AAE9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36739,51 +36739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50640DE4"/>
+    <w:nsid w:val="1DFE914F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36869,51 +36869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="052BCC9B"/>
+    <w:nsid w:val="58EBF2E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>