--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EEE3CD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EEE3CD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EEE3CD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27A77394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27A77394" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27A77394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4767,51 +4767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6238,51 +6238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16491,51 +16491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26127,51 +26127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28139,51 +28139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28996,51 +28996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33396,51 +33396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35861,51 +35861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36446,84 +36446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 7.7.2026 17:37:52</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16F5FA57"/>
+    <w:nsid w:val="567D822F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36609,51 +36609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="204AAE9D"/>
+    <w:nsid w:val="2E7BFBB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36739,51 +36739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DFE914F"/>
+    <w:nsid w:val="621B8446"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36869,51 +36869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58EBF2E9"/>
+    <w:nsid w:val="52E9E63D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>