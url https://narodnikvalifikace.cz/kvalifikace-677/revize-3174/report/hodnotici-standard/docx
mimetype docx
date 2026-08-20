--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27A77394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27A77394" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27A77394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FFBEEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FFBEEA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FFBEEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4767,51 +4767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6238,51 +6238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16491,51 +16491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26127,51 +26127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28139,51 +28139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28996,51 +28996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33396,51 +33396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35861,51 +35861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36446,84 +36446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 31.7.2026 15:01:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="567D822F"/>
+    <w:nsid w:val="42714ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36609,51 +36609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E7BFBB5"/>
+    <w:nsid w:val="07F2F38D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36739,51 +36739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="621B8446"/>
+    <w:nsid w:val="10AA4137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36869,51 +36869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="52E9E63D"/>
+    <w:nsid w:val="6A92C5FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>