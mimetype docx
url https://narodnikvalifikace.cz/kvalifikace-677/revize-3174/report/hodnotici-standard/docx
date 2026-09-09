--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FFBEEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FFBEEA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FFBEEA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4329B967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4329B967" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4329B967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3654,51 +3654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4767,51 +4767,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6238,51 +6238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6851,51 +6851,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16491,51 +16491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydroizolace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26127,51 +26127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28139,51 +28139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28996,51 +28996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33396,51 +33396,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35861,51 +35861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -36446,84 +36446,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 20.8.2026 19:59:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro skládané plechové krytiny, 9.9.2026 22:04:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42714ABD"/>
+    <w:nsid w:val="7F599F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36609,51 +36609,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07F2F38D"/>
+    <w:nsid w:val="1E42AB79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36739,51 +36739,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10AA4137"/>
+    <w:nsid w:val="1598ED03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -36869,51 +36869,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6A92C5FA"/>
+    <w:nsid w:val="123A9EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>