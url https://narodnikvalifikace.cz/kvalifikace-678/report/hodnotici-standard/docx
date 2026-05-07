--- v0 (2026-04-14)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C47C5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C47C5A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C47C5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R223F632B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR223F632B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR223F632B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 1:39:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 1:39:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 1:39:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 1:39:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 1:39:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 1:39:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 1:39:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 1:39:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 1:39:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 1:39:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 1:39:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 1:39:45</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03EF9A67"/>
+    <w:nsid w:val="73C54EDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50D4C2CE"/>
+    <w:nsid w:val="43CECDC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79016A3A"/>
+    <w:nsid w:val="20C703C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05DB6ECE"/>
+    <w:nsid w:val="1D27BA86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>