--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R223F632B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR223F632B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR223F632B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A980994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A980994" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A980994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 16:00:53</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73C54EDF"/>
+    <w:nsid w:val="14031365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43CECDC5"/>
+    <w:nsid w:val="1A845A33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20C703C0"/>
+    <w:nsid w:val="7CA27C95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D27BA86"/>
+    <w:nsid w:val="2ACFC6D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>