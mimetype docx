--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A980994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A980994" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A980994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77BC89A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77BC89A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77BC89A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 2:06:13</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="14031365"/>
+    <w:nsid w:val="0388FB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A845A33"/>
+    <w:nsid w:val="5C40A3E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7CA27C95"/>
+    <w:nsid w:val="62B1BD8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2ACFC6D9"/>
+    <w:nsid w:val="2E5B0F8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>