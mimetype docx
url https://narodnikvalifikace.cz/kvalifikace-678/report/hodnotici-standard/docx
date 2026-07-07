--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77BC89A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77BC89A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77BC89A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R358F9B1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR358F9B1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR358F9B1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 9:36:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0388FB4C"/>
+    <w:nsid w:val="614FAB36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C40A3E9"/>
+    <w:nsid w:val="1FC0A2A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62B1BD8D"/>
+    <w:nsid w:val="35DF9493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E5B0F8D"/>
+    <w:nsid w:val="4D3C3599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>