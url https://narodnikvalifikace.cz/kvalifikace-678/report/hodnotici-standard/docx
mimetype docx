--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R358F9B1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR358F9B1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR358F9B1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45F8692D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45F8692D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45F8692D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:14:02</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="614FAB36"/>
+    <w:nsid w:val="494C79BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FC0A2A2"/>
+    <w:nsid w:val="079C7ED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35DF9493"/>
+    <w:nsid w:val="568E328B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4D3C3599"/>
+    <w:nsid w:val="7ECB4E6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>