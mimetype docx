--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45F8692D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45F8692D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45F8692D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R588F4A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR588F4A15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR588F4A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:51:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 16:30:39</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="494C79BF"/>
+    <w:nsid w:val="59B218C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="079C7ED0"/>
+    <w:nsid w:val="1A300021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="568E328B"/>
+    <w:nsid w:val="25BC7A83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7ECB4E6D"/>
+    <w:nsid w:val="549A985D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>