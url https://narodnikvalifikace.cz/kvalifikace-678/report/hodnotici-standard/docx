--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R588F4A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR588F4A15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR588F4A15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51B3C668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51B3C668" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51B3C668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:51:59</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:51:59</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:51:59</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:51:59</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 9:52:00</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59B218C3"/>
+    <w:nsid w:val="11264488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A300021"/>
+    <w:nsid w:val="40BF2A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25BC7A83"/>
+    <w:nsid w:val="697641ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="549A985D"/>
+    <w:nsid w:val="66FF9005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>