--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51B3C668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51B3C668" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51B3C668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E322486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E322486" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E322486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 11:24:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11264488"/>
+    <w:nsid w:val="1EAF24C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40BF2A2C"/>
+    <w:nsid w:val="065DB7FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="697641ED"/>
+    <w:nsid w:val="3754120B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66FF9005"/>
+    <w:nsid w:val="7F4571A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>