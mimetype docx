--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E322486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E322486" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E322486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46AB9F34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46AB9F34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46AB9F34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 9.9.2026 21:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 9.9.2026 21:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 9.9.2026 21:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 9.9.2026 21:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 9.9.2026 21:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 9.9.2026 21:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 9.9.2026 21:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 9.9.2026 21:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 9.9.2026 21:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 9.9.2026 21:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 9.9.2026 21:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 14:34:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 9.9.2026 21:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EAF24C3"/>
+    <w:nsid w:val="6717A38E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="065DB7FD"/>
+    <w:nsid w:val="4633A10B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3754120B"/>
+    <w:nsid w:val="79EBEB97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F4571A0"/>
+    <w:nsid w:val="3E1A9E03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>