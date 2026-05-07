--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D14615E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D14615E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D14615E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R196A2737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR196A2737" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR196A2737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 6:44:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 6:44:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 6:44:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 6:44:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 6:44:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 6:44:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 6:44:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 6:44:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 6:44:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 6:44:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 6:44:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 15.4.2026 6:44:41</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CE8E0DC"/>
+    <w:nsid w:val="3CFB86DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73E731FC"/>
+    <w:nsid w:val="3AF0E168"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="00416B78"/>
+    <w:nsid w:val="1EE1548F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6336DF42"/>
+    <w:nsid w:val="7935BF4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>