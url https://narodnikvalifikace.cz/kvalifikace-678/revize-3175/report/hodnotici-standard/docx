--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R196A2737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR196A2737" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR196A2737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24CB78C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24CB78C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24CB78C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.5.2026 19:49:26</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CFB86DE"/>
+    <w:nsid w:val="0C75D51A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3AF0E168"/>
+    <w:nsid w:val="196FC32B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EE1548F"/>
+    <w:nsid w:val="5B05EFFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7935BF4E"/>
+    <w:nsid w:val="2A91C742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>