--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24CB78C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24CB78C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24CB78C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54DA3D71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54DA3D71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54DA3D71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 4:30:54</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C75D51A"/>
+    <w:nsid w:val="2206AD08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="196FC32B"/>
+    <w:nsid w:val="7CCF9A4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B05EFFA"/>
+    <w:nsid w:val="6313497E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A91C742"/>
+    <w:nsid w:val="2E3D7425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>