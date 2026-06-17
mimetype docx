--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54DA3D71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54DA3D71" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54DA3D71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE195116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE195116" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE195116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 28.5.2026 5:19:12</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2206AD08"/>
+    <w:nsid w:val="0C732C40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7CCF9A4C"/>
+    <w:nsid w:val="1D4CFD4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6313497E"/>
+    <w:nsid w:val="0F33DA5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E3D7425"/>
+    <w:nsid w:val="08C86EFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>