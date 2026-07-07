--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE195116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE195116" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE195116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD7D5F0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD7D5F0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD7D5F0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 17.6.2026 15:31:08</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C732C40"/>
+    <w:nsid w:val="451EC221"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D4CFD4F"/>
+    <w:nsid w:val="53198F84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F33DA5D"/>
+    <w:nsid w:val="642F051D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08C86EFB"/>
+    <w:nsid w:val="1322BB69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>