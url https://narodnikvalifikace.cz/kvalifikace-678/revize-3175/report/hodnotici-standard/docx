--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD7D5F0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD7D5F0B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD7D5F0B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C3D829B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C3D829B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C3D829B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 7.7.2026 19:29:47</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="451EC221"/>
+    <w:nsid w:val="348C96A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53198F84"/>
+    <w:nsid w:val="01B69CBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="642F051D"/>
+    <w:nsid w:val="7C264B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1322BB69"/>
+    <w:nsid w:val="56E26A61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>