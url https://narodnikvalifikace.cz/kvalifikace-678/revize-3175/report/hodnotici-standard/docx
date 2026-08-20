--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C3D829B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C3D829B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C3D829B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E288976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E288976" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E288976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 31.7.2026 15:01:43</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="348C96A5"/>
+    <w:nsid w:val="50D02CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01B69CBE"/>
+    <w:nsid w:val="0EFA162E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C264B1C"/>
+    <w:nsid w:val="690ABEEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="56E26A61"/>
+    <w:nsid w:val="5116FA59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>