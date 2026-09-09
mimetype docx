--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E288976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E288976" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E288976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R717C7B54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR717C7B54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR717C7B54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.10.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 10.9.2026 1:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2453,51 +2453,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 10.9.2026 1:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3708,51 +3708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 10.9.2026 1:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4747,51 +4747,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 10.9.2026 1:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5806,51 +5806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Všechna kritéria se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 10.9.2026 1:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6419,51 +6419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Kritéria a), b), d), e), f) a g) se týkají zaměření, které je přesně specifikováno v názvu této odborné způsobilosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 10.9.2026 1:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15872,51 +15872,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 10.9.2026 1:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25100,51 +25100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 10.9.2026 1:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26728,51 +26728,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 10.9.2026 1:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31128,51 +31128,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 10.9.2026 1:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33613,51 +33613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 10.9.2026 1:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34198,84 +34198,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 20.8.2026 20:14:10</w:t>
+        <w:t>Stavební klempíř/klempířka pro tvarově a řemeslně náročné prvky a konstrukce, 10.9.2026 1:17:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50D02CCB"/>
+    <w:nsid w:val="434E9AF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34361,51 +34361,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EFA162E"/>
+    <w:nsid w:val="73B7C46C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34491,51 +34491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="690ABEEF"/>
+    <w:nsid w:val="4D6FFC06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34621,51 +34621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5116FA59"/>
+    <w:nsid w:val="6C32D5D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>