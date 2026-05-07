--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D2195C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D2195C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D2195C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B855442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B855442" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B855442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.4.2026 4:30:53</w:t>
+        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1881,51 +1881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.4.2026 4:30:53</w:t>
+        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3244,51 +3244,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.4.2026 4:30:53</w:t>
+        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3993,51 +3993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.4.2026 4:30:53</w:t>
+        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.4.2026 4:30:53</w:t>
+        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5598,51 +5598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.4.2026 4:30:53</w:t>
+        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6171,84 +6171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.4.2026 4:30:53</w:t>
+        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13A72E77"/>
+    <w:nsid w:val="20840DA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6334,51 +6334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AF5B5A0"/>
+    <w:nsid w:val="04E9B170"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6464,51 +6464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D62370F"/>
+    <w:nsid w:val="0182D00F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>