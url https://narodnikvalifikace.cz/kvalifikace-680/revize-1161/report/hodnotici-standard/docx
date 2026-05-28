--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B855442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B855442" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B855442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51479D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51479D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51479D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
+        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1881,51 +1881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
+        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3244,51 +3244,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
+        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3993,51 +3993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
+        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
+        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5598,51 +5598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
+        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6171,84 +6171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 7.5.2026 18:25:07</w:t>
+        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20840DA6"/>
+    <w:nsid w:val="4FADCA9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6334,51 +6334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04E9B170"/>
+    <w:nsid w:val="62690566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6464,51 +6464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0182D00F"/>
+    <w:nsid w:val="2D547AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>