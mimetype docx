--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51479D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51479D8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51479D8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57AFB30B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57AFB30B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57AFB30B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
+        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1881,51 +1881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
+        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3244,51 +3244,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
+        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3993,51 +3993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
+        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
+        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5598,51 +5598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
+        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6171,84 +6171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 28.5.2026 2:24:16</w:t>
+        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FADCA9D"/>
+    <w:nsid w:val="677D856D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6334,51 +6334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62690566"/>
+    <w:nsid w:val="0D4D8D14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6464,51 +6464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2D547AF4"/>
+    <w:nsid w:val="3AC04A26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>