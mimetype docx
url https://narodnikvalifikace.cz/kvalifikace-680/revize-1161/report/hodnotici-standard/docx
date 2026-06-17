--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57AFB30B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57AFB30B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57AFB30B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R794E48CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR794E48CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR794E48CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
+        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1881,51 +1881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
+        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3244,51 +3244,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
+        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3993,51 +3993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
+        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
+        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5598,51 +5598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
+        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6171,84 +6171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 12:48:50</w:t>
+        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="677D856D"/>
+    <w:nsid w:val="2B151D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6334,51 +6334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D4D8D14"/>
+    <w:nsid w:val="3FFB0AB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6464,51 +6464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AC04A26"/>
+    <w:nsid w:val="07391FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>