--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R794E48CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR794E48CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR794E48CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EF1989C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EF1989C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EF1989C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
+        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1881,51 +1881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
+        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3244,51 +3244,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
+        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3993,51 +3993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
+        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
+        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5598,51 +5598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
+        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6171,84 +6171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 17.6.2026 14:44:40</w:t>
+        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B151D12"/>
+    <w:nsid w:val="214671DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6334,51 +6334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FFB0AB1"/>
+    <w:nsid w:val="24A207F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6464,51 +6464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07391FD3"/>
+    <w:nsid w:val="6D608021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>