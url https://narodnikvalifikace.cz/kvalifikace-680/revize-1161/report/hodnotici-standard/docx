--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EF1989C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EF1989C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EF1989C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E5C8B4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E5C8B4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E5C8B4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
+        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1881,51 +1881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
+        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3244,51 +3244,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
+        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3993,51 +3993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
+        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
+        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5598,51 +5598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
+        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6171,84 +6171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 4:49:13</w:t>
+        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="214671DF"/>
+    <w:nsid w:val="3E7C7E7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6334,51 +6334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24A207F8"/>
+    <w:nsid w:val="0F557D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6464,51 +6464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D608021"/>
+    <w:nsid w:val="37379C6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>