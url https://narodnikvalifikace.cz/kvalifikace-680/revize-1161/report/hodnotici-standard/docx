--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E5C8B4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E5C8B4E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E5C8B4E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4232CB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4232CB0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4232CB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
+        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1881,51 +1881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
+        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3244,51 +3244,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
+        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3993,51 +3993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
+        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
+        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5598,51 +5598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
+        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6171,84 +6171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 11.7.2026 6:05:58</w:t>
+        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E7C7E7B"/>
+    <w:nsid w:val="1CE0C839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6334,51 +6334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F557D07"/>
+    <w:nsid w:val="7EEE25C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6464,51 +6464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37379C6F"/>
+    <w:nsid w:val="5959909C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>