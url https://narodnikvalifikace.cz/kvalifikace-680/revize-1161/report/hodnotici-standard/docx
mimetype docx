--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4232CB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4232CB0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4232CB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R531A0677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR531A0677" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR531A0677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
+        <w:t>Likérník, 20.8.2026 22:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1881,51 +1881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
+        <w:t>Likérník, 20.8.2026 22:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3244,51 +3244,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
+        <w:t>Likérník, 20.8.2026 22:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3993,51 +3993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
+        <w:t>Likérník, 20.8.2026 22:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5368,51 +5368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 15 až 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
+        <w:t>Likérník, 20.8.2026 22:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5598,51 +5598,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
+        <w:t>Likérník, 20.8.2026 22:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6171,84 +6171,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Likérník, 31.7.2026 14:34:49</w:t>
+        <w:t>Likérník, 20.8.2026 22:53:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CE0C839"/>
+    <w:nsid w:val="18469482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6334,51 +6334,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EEE25C6"/>
+    <w:nsid w:val="605E6E8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6464,51 +6464,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5959909C"/>
+    <w:nsid w:val="37029464"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>