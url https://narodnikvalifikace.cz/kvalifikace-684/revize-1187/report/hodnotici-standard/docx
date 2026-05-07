--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A6A55A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A6A55A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A6A55A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A715AE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A715AE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A715AE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.4.2026 5:54:10</w:t>
+        <w:t>Plsťař, 7.5.2026 18:55:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.4.2026 5:54:10</w:t>
+        <w:t>Plsťař, 7.5.2026 18:55:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3008,51 +3008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.4.2026 5:54:10</w:t>
+        <w:t>Plsťař, 7.5.2026 18:55:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4295,51 +4295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.4.2026 5:54:10</w:t>
+        <w:t>Plsťař, 7.5.2026 18:55:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.4.2026 5:54:10</w:t>
+        <w:t>Plsťař, 7.5.2026 18:55:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5845,84 +5845,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Odry, p. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.4.2026 5:54:10</w:t>
+        <w:t>Plsťař, 7.5.2026 18:55:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16432A21"/>
+    <w:nsid w:val="0AEF4A4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6008,51 +6008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DDDC5D2"/>
+    <w:nsid w:val="203C9573"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6138,51 +6138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A2E918A"/>
+    <w:nsid w:val="780433D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6268,51 +6268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04C94FAE"/>
+    <w:nsid w:val="6BAE42FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>