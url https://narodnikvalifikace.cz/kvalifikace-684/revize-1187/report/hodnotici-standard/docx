--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A715AE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A715AE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A715AE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45FAF855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45FAF855" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45FAF855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 7.5.2026 18:55:06</w:t>
+        <w:t>Plsťař, 28.5.2026 2:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 7.5.2026 18:55:06</w:t>
+        <w:t>Plsťař, 28.5.2026 2:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3008,51 +3008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 7.5.2026 18:55:06</w:t>
+        <w:t>Plsťař, 28.5.2026 2:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4295,51 +4295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 7.5.2026 18:55:06</w:t>
+        <w:t>Plsťař, 28.5.2026 2:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 7.5.2026 18:55:06</w:t>
+        <w:t>Plsťař, 28.5.2026 2:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5845,84 +5845,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Odry, p. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 7.5.2026 18:55:06</w:t>
+        <w:t>Plsťař, 28.5.2026 2:09:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0AEF4A4B"/>
+    <w:nsid w:val="7DE4568E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6008,51 +6008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="203C9573"/>
+    <w:nsid w:val="0DA0317C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6138,51 +6138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="780433D2"/>
+    <w:nsid w:val="1C52E064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6268,51 +6268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BAE42FD"/>
+    <w:nsid w:val="177E952F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>