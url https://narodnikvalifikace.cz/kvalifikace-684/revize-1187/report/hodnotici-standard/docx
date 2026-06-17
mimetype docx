--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45FAF855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45FAF855" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45FAF855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49C4518B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49C4518B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49C4518B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 28.5.2026 2:09:41</w:t>
+        <w:t>Plsťař, 17.6.2026 12:51:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 28.5.2026 2:09:41</w:t>
+        <w:t>Plsťař, 17.6.2026 12:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3008,51 +3008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 28.5.2026 2:09:41</w:t>
+        <w:t>Plsťař, 17.6.2026 12:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4295,51 +4295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 28.5.2026 2:09:41</w:t>
+        <w:t>Plsťař, 17.6.2026 12:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 28.5.2026 2:09:41</w:t>
+        <w:t>Plsťař, 17.6.2026 12:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5845,84 +5845,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Odry, p. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 28.5.2026 2:09:41</w:t>
+        <w:t>Plsťař, 17.6.2026 12:51:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7DE4568E"/>
+    <w:nsid w:val="2BABFCC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6008,51 +6008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0DA0317C"/>
+    <w:nsid w:val="337FAE5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6138,51 +6138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C52E064"/>
+    <w:nsid w:val="21007EF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6268,51 +6268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="177E952F"/>
+    <w:nsid w:val="05282E1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>