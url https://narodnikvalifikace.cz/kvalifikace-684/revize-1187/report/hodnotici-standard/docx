--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49C4518B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49C4518B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49C4518B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F816F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F816F6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F816F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.6.2026 12:51:38</w:t>
+        <w:t>Plsťař, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.6.2026 12:51:39</w:t>
+        <w:t>Plsťař, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3008,51 +3008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.6.2026 12:51:39</w:t>
+        <w:t>Plsťař, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4295,51 +4295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.6.2026 12:51:39</w:t>
+        <w:t>Plsťař, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.6.2026 12:51:39</w:t>
+        <w:t>Plsťař, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5845,84 +5845,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Odry, p. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.6.2026 12:51:39</w:t>
+        <w:t>Plsťař, 17.6.2026 14:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2BABFCC9"/>
+    <w:nsid w:val="541E801F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6008,51 +6008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="337FAE5F"/>
+    <w:nsid w:val="753F978B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6138,51 +6138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21007EF2"/>
+    <w:nsid w:val="0DE6DE70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6268,51 +6268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="05282E1F"/>
+    <w:nsid w:val="6BBA4249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>