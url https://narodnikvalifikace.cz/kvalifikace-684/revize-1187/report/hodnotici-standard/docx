--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F816F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F816F6E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F816F6E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3514B3BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3514B3BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3514B3BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.6.2026 14:49:12</w:t>
+        <w:t>Plsťař, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.6.2026 14:49:12</w:t>
+        <w:t>Plsťař, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3008,51 +3008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.6.2026 14:49:12</w:t>
+        <w:t>Plsťař, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4295,51 +4295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.6.2026 14:49:12</w:t>
+        <w:t>Plsťař, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.6.2026 14:49:12</w:t>
+        <w:t>Plsťař, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5845,84 +5845,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Odry, p. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 17.6.2026 14:49:12</w:t>
+        <w:t>Plsťař, 11.7.2026 7:49:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="541E801F"/>
+    <w:nsid w:val="28654E22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6008,51 +6008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="753F978B"/>
+    <w:nsid w:val="2E7B742E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6138,51 +6138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DE6DE70"/>
+    <w:nsid w:val="429972A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6268,51 +6268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BBA4249"/>
+    <w:nsid w:val="62DEA68E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>