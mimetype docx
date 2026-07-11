--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3514B3BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3514B3BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3514B3BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R748A47BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR748A47BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR748A47BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 11.7.2026 7:49:37</w:t>
+        <w:t>Plsťař, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 11.7.2026 7:49:37</w:t>
+        <w:t>Plsťař, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3008,51 +3008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 11.7.2026 7:49:37</w:t>
+        <w:t>Plsťař, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4295,51 +4295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 11.7.2026 7:49:37</w:t>
+        <w:t>Plsťař, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 11.7.2026 7:49:37</w:t>
+        <w:t>Plsťař, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5845,84 +5845,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Odry, p. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 11.7.2026 7:49:37</w:t>
+        <w:t>Plsťař, 11.7.2026 9:13:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28654E22"/>
+    <w:nsid w:val="6D539AE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6008,51 +6008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E7B742E"/>
+    <w:nsid w:val="63D4B9CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6138,51 +6138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="429972A1"/>
+    <w:nsid w:val="0731C454"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6268,51 +6268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62DEA68E"/>
+    <w:nsid w:val="61025AD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>