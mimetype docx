--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R748A47BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR748A47BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR748A47BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAFA3BD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAFA3BD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAFA3BD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 11.7.2026 9:13:19</w:t>
+        <w:t>Plsťař, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 11.7.2026 9:13:19</w:t>
+        <w:t>Plsťař, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3008,51 +3008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 11.7.2026 9:13:19</w:t>
+        <w:t>Plsťař, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4295,51 +4295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 11.7.2026 9:13:19</w:t>
+        <w:t>Plsťař, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 11.7.2026 9:13:19</w:t>
+        <w:t>Plsťař, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5845,84 +5845,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Odry, p. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 11.7.2026 9:13:19</w:t>
+        <w:t>Plsťař, 31.7.2026 18:06:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D539AE5"/>
+    <w:nsid w:val="1D00F439"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6008,51 +6008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63D4B9CB"/>
+    <w:nsid w:val="0D05B848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6138,51 +6138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0731C454"/>
+    <w:nsid w:val="40815056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6268,51 +6268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61025AD2"/>
+    <w:nsid w:val="2B8BEC4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>