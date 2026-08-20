--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RAFA3BD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRAFA3BD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRAFA3BD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R224852FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR224852FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR224852FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 31.7.2026 18:06:48</w:t>
+        <w:t>Plsťař, 20.8.2026 22:53:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1967,51 +1967,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 31.7.2026 18:06:48</w:t>
+        <w:t>Plsťař, 20.8.2026 22:53:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3008,51 +3008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 31.7.2026 18:06:48</w:t>
+        <w:t>Plsťař, 20.8.2026 22:53:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4295,51 +4295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 31.7.2026 18:06:48</w:t>
+        <w:t>Plsťař, 20.8.2026 22:53:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5328,51 +5328,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 31.7.2026 18:06:48</w:t>
+        <w:t>Plsťař, 20.8.2026 22:53:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5845,84 +5845,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola Odry, p. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Plsťař, 31.7.2026 18:06:48</w:t>
+        <w:t>Plsťař, 20.8.2026 22:53:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D00F439"/>
+    <w:nsid w:val="7C8831ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6008,51 +6008,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D05B848"/>
+    <w:nsid w:val="0555BCBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6138,51 +6138,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40815056"/>
+    <w:nsid w:val="65EB8658"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6268,51 +6268,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2B8BEC4F"/>
+    <w:nsid w:val="0F7A64F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>