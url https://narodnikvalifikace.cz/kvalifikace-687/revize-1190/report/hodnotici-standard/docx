--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R662C4F18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR662C4F18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR662C4F18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27D5D461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27D5D461" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27D5D461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.4.2026 4:31:31</w:t>
+        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.4.2026 4:31:31</w:t>
+        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.4.2026 4:31:31</w:t>
+        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.4.2026 4:31:31</w:t>
+        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17875,51 +17875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.4.2026 4:31:31</w:t>
+        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18995,51 +18995,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.4.2026 4:31:31</w:t>
+        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20550,51 +20550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.4.2026 4:31:31</w:t>
+        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21179,84 +21179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.4.2026 4:31:31</w:t>
+        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B1E7A31"/>
+    <w:nsid w:val="5FA7DC80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21342,51 +21342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="181FC153"/>
+    <w:nsid w:val="6DDD6627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21472,51 +21472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="570EF868"/>
+    <w:nsid w:val="41D46AF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>