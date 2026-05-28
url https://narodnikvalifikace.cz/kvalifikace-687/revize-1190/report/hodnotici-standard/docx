--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27D5D461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27D5D461" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27D5D461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A38B2CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A38B2CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A38B2CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
+        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
+        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
+        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
+        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17875,51 +17875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
+        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18995,51 +18995,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
+        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20550,51 +20550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
+        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21179,84 +21179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 7.5.2026 18:55:09</w:t>
+        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FA7DC80"/>
+    <w:nsid w:val="19852025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21342,51 +21342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DDD6627"/>
+    <w:nsid w:val="37221A36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21472,51 +21472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41D46AF7"/>
+    <w:nsid w:val="3BF044C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>