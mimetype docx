--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A38B2CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A38B2CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A38B2CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52FBAB28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52FBAB28" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52FBAB28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
+        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
+        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
+        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
+        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17875,51 +17875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
+        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18995,51 +18995,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
+        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20550,51 +20550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
+        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21179,84 +21179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 4:21:09</w:t>
+        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19852025"/>
+    <w:nsid w:val="408483CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21342,51 +21342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37221A36"/>
+    <w:nsid w:val="0520F3E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21472,51 +21472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BF044C8"/>
+    <w:nsid w:val="20D94ED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>