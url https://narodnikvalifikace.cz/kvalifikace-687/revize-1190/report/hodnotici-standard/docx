--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52FBAB28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52FBAB28" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52FBAB28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FB53349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FB53349" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FB53349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
+        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
+        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
+        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
+        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17875,51 +17875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
+        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18995,51 +18995,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
+        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20550,51 +20550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
+        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21179,84 +21179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 28.5.2026 6:15:59</w:t>
+        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="408483CD"/>
+    <w:nsid w:val="0614DA24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21342,51 +21342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0520F3E1"/>
+    <w:nsid w:val="77388A9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21472,51 +21472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20D94ED1"/>
+    <w:nsid w:val="5A96E480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>