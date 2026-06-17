--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FB53349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FB53349" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FB53349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD28C2A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD28C2A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD28C2A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
+        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
+        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
+        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
+        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17875,51 +17875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
+        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18995,51 +18995,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
+        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20550,51 +20550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
+        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21179,84 +21179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 13:33:49</w:t>
+        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0614DA24"/>
+    <w:nsid w:val="3B33E627"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21342,51 +21342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77388A9C"/>
+    <w:nsid w:val="0D4588CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21472,51 +21472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A96E480"/>
+    <w:nsid w:val="41432289"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>