--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD28C2A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD28C2A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD28C2A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AD73ADF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AD73ADF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AD73ADF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
+        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
+        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
+        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
+        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17875,51 +17875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
+        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18995,51 +18995,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
+        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20550,51 +20550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
+        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21179,84 +21179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 17.6.2026 15:12:08</w:t>
+        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B33E627"/>
+    <w:nsid w:val="110FA60A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21342,51 +21342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D4588CE"/>
+    <w:nsid w:val="18D1F04D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21472,51 +21472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41432289"/>
+    <w:nsid w:val="723D1D98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>