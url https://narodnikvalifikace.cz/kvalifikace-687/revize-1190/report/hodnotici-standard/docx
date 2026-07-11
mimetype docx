--- v6 (2026-07-11)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AD73ADF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AD73ADF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AD73ADF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A48FD33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A48FD33" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A48FD33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
+        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
+        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
+        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
+        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17875,51 +17875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
+        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18995,51 +18995,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
+        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20550,51 +20550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
+        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21179,84 +21179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 3:47:39</w:t>
+        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="110FA60A"/>
+    <w:nsid w:val="3A3341B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21342,51 +21342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18D1F04D"/>
+    <w:nsid w:val="6C1A6B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21472,51 +21472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="723D1D98"/>
+    <w:nsid w:val="02812F96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>