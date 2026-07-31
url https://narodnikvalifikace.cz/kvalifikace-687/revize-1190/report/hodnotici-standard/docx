--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A48FD33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A48FD33" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A48FD33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77EC8C8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77EC8C8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77EC8C8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
+        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
+        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
+        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
+        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17875,51 +17875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
+        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18995,51 +18995,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
+        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20550,51 +20550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
+        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21179,84 +21179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.7.2026 5:08:12</w:t>
+        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A3341B3"/>
+    <w:nsid w:val="64E54773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21342,51 +21342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C1A6B9A"/>
+    <w:nsid w:val="40D18D82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21472,51 +21472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="02812F96"/>
+    <w:nsid w:val="12C5A265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>