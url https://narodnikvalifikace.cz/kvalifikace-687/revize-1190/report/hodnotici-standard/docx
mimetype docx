--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77EC8C8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77EC8C8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77EC8C8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FB71709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FB71709" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FB71709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
+        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
+        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
+        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
+        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17875,51 +17875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
+        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18995,51 +18995,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
+        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20550,51 +20550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
+        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21179,84 +21179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 31.7.2026 14:35:18</w:t>
+        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64E54773"/>
+    <w:nsid w:val="1FDDE975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21342,51 +21342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40D18D82"/>
+    <w:nsid w:val="23E2EE60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21472,51 +21472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12C5A265"/>
+    <w:nsid w:val="1EA6DCC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>