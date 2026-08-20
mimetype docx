--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FB71709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FB71709" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FB71709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27485FFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27485FFE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27485FFE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
+        <w:t>Pletař, 20.8.2026 22:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
+        <w:t>Pletař, 20.8.2026 22:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
+        <w:t>Pletař, 20.8.2026 22:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13190,51 +13190,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
+        <w:t>Pletař, 20.8.2026 22:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17875,51 +17875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
+        <w:t>Pletař, 20.8.2026 22:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18995,51 +18995,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
+        <w:t>Pletař, 20.8.2026 22:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20550,51 +20550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
+        <w:t>Pletař, 20.8.2026 22:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21179,84 +21179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 20.8.2026 20:00:05</w:t>
+        <w:t>Pletař, 20.8.2026 22:53:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1FDDE975"/>
+    <w:nsid w:val="077D2197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21342,51 +21342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23E2EE60"/>
+    <w:nsid w:val="3D0C094D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21472,51 +21472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EA6DCC9"/>
+    <w:nsid w:val="55DFBA99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>