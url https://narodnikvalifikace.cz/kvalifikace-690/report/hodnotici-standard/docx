--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C3D3E3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C3D3E3F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C3D3E3F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1553215E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1553215E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1553215E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.4.2026 0:27:53</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.4.2026 0:27:53</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4173,51 +4173,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.4.2026 0:27:53</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,51 +5610,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.4.2026 0:27:53</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6797,51 +6797,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.4.2026 0:27:53</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8268,51 +8268,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.4.2026 0:27:53</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9871,51 +9871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) při plnění kritérií praktickým předvedením v kompetencích: Dekorování hliněných omítek sgrafitem, Dekorování hliněných omítek intarzií, Dekorování hliněné omítky otisky a vtisky, Dekorování hliněné omítky modelováním, Stavba pomocného pracovního lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.4.2026 0:27:53</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11066,51 +11066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.4.2026 0:27:53</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13323,51 +13323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.4.2026 0:27:53</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13896,84 +13896,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Netík Ondřej, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.4.2026 0:27:53</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BED7D7E"/>
+    <w:nsid w:val="4C211A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14059,51 +14059,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="526B30D7"/>
+    <w:nsid w:val="6AB4596B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14189,51 +14189,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44EBD4B5"/>
+    <w:nsid w:val="11DD2D91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14319,51 +14319,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2578DBC1"/>
+    <w:nsid w:val="49D9CCF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14449,51 +14449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4D77E791"/>
+    <w:nsid w:val="30588E5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>