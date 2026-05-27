--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1553215E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1553215E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1553215E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25BAB218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25BAB218" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25BAB218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4173,51 +4173,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,51 +5610,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6797,51 +6797,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8268,51 +8268,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9871,51 +9871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) při plnění kritérií praktickým předvedením v kompetencích: Dekorování hliněných omítek sgrafitem, Dekorování hliněných omítek intarzií, Dekorování hliněné omítky otisky a vtisky, Dekorování hliněné omítky modelováním, Stavba pomocného pracovního lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11066,51 +11066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13323,51 +13323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13896,84 +13896,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Netík Ondřej, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.5.2026 16:07:39</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C211A2C"/>
+    <w:nsid w:val="3332E97C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14059,51 +14059,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AB4596B"/>
+    <w:nsid w:val="4F552862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14189,51 +14189,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11DD2D91"/>
+    <w:nsid w:val="068AADEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14319,51 +14319,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49D9CCF6"/>
+    <w:nsid w:val="70C19FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14449,51 +14449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="30588E5B"/>
+    <w:nsid w:val="66D6F5ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>