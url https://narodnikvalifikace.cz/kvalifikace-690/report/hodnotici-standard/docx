--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25BAB218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25BAB218" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25BAB218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B01BC27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B01BC27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B01BC27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4173,51 +4173,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,51 +5610,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6797,51 +6797,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8268,51 +8268,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9871,51 +9871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) při plnění kritérií praktickým předvedením v kompetencích: Dekorování hliněných omítek sgrafitem, Dekorování hliněných omítek intarzií, Dekorování hliněné omítky otisky a vtisky, Dekorování hliněné omítky modelováním, Stavba pomocného pracovního lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11066,51 +11066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13323,51 +13323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13896,84 +13896,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Netík Ondřej, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 28.5.2026 1:23:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3332E97C"/>
+    <w:nsid w:val="07A52D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14059,51 +14059,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F552862"/>
+    <w:nsid w:val="2A16E048"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14189,51 +14189,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="068AADEA"/>
+    <w:nsid w:val="24C4F73D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14319,51 +14319,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70C19FD4"/>
+    <w:nsid w:val="68984BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14449,51 +14449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="66D6F5ED"/>
+    <w:nsid w:val="28BF681B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>