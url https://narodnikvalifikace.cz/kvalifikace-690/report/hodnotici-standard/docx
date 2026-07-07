--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B01BC27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B01BC27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B01BC27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A59B680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A59B680" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A59B680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4173,51 +4173,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,51 +5610,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6797,51 +6797,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8268,51 +8268,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9871,51 +9871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) při plnění kritérií praktickým předvedením v kompetencích: Dekorování hliněných omítek sgrafitem, Dekorování hliněných omítek intarzií, Dekorování hliněné omítky otisky a vtisky, Dekorování hliněné omítky modelováním, Stavba pomocného pracovního lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11066,51 +11066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13323,51 +13323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13896,84 +13896,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Netík Ondřej, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 17.6.2026 9:14:31</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07A52D24"/>
+    <w:nsid w:val="7EA156F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14059,51 +14059,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A16E048"/>
+    <w:nsid w:val="0E77AE74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14189,51 +14189,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24C4F73D"/>
+    <w:nsid w:val="342319E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14319,51 +14319,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="68984BCB"/>
+    <w:nsid w:val="49A78B02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14449,51 +14449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="28BF681B"/>
+    <w:nsid w:val="7EF74527"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>