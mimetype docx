--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A59B680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A59B680" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A59B680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1484F00E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1484F00E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1484F00E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4173,51 +4173,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,51 +5610,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6797,51 +6797,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8268,51 +8268,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9871,51 +9871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) při plnění kritérií praktickým předvedením v kompetencích: Dekorování hliněných omítek sgrafitem, Dekorování hliněných omítek intarzií, Dekorování hliněné omítky otisky a vtisky, Dekorování hliněné omítky modelováním, Stavba pomocného pracovního lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11066,51 +11066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13323,51 +13323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13896,84 +13896,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Netík Ondřej, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 11:07:15</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7EA156F6"/>
+    <w:nsid w:val="6FB21D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14059,51 +14059,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E77AE74"/>
+    <w:nsid w:val="12BAF7A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14189,51 +14189,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="342319E8"/>
+    <w:nsid w:val="5E016FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14319,51 +14319,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49A78B02"/>
+    <w:nsid w:val="215A65D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14449,51 +14449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7EF74527"/>
+    <w:nsid w:val="09664EC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>