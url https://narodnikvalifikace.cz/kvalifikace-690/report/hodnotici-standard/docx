--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1484F00E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1484F00E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1484F00E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38949295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38949295" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38949295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4173,51 +4173,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,51 +5610,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6797,51 +6797,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8268,51 +8268,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9871,51 +9871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) při plnění kritérií praktickým předvedením v kompetencích: Dekorování hliněných omítek sgrafitem, Dekorování hliněných omítek intarzií, Dekorování hliněné omítky otisky a vtisky, Dekorování hliněné omítky modelováním, Stavba pomocného pracovního lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11066,51 +11066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13323,51 +13323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13896,84 +13896,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Netík Ondřej, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 7.7.2026 12:23:54</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6FB21D9C"/>
+    <w:nsid w:val="1D089349"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14059,51 +14059,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12BAF7A2"/>
+    <w:nsid w:val="14AFECAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14189,51 +14189,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E016FD9"/>
+    <w:nsid w:val="4840920A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14319,51 +14319,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="215A65D5"/>
+    <w:nsid w:val="51AE3882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14449,51 +14449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09664EC1"/>
+    <w:nsid w:val="056103CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>