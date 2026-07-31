--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38949295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38949295" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38949295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AD46D65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AD46D65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AD46D65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4173,51 +4173,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,51 +5610,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6797,51 +6797,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8268,51 +8268,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9871,51 +9871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) při plnění kritérií praktickým předvedením v kompetencích: Dekorování hliněných omítek sgrafitem, Dekorování hliněných omítek intarzií, Dekorování hliněné omítky otisky a vtisky, Dekorování hliněné omítky modelováním, Stavba pomocného pracovního lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11066,51 +11066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13323,51 +13323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13896,84 +13896,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Netík Ondřej, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 9:53:50</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D089349"/>
+    <w:nsid w:val="1221F1FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14059,51 +14059,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14AFECAD"/>
+    <w:nsid w:val="09ECCAF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14189,51 +14189,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4840920A"/>
+    <w:nsid w:val="5F6CB508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14319,51 +14319,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51AE3882"/>
+    <w:nsid w:val="2E4C66CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14449,51 +14449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="056103CF"/>
+    <w:nsid w:val="0B2A33CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>