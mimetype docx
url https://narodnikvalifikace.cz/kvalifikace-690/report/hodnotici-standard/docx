--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AD46D65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AD46D65" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AD46D65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R679EB840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR679EB840" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR679EB840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:55</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:55</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4173,51 +4173,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:55</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,51 +5610,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:55</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6797,51 +6797,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:55</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8268,51 +8268,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:55</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9871,51 +9871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) při plnění kritérií praktickým předvedením v kompetencích: Dekorování hliněných omítek sgrafitem, Dekorování hliněných omítek intarzií, Dekorování hliněné omítky otisky a vtisky, Dekorování hliněné omítky modelováním, Stavba pomocného pracovního lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11066,51 +11066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13323,51 +13323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13896,84 +13896,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Netík Ondřej, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 31.7.2026 12:40:56</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1221F1FE"/>
+    <w:nsid w:val="6459CC2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14059,51 +14059,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09ECCAF8"/>
+    <w:nsid w:val="0BF4C70F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14189,51 +14189,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F6CB508"/>
+    <w:nsid w:val="4B0AA724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14319,51 +14319,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E4C66CE"/>
+    <w:nsid w:val="17687F5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14449,51 +14449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B2A33CA"/>
+    <w:nsid w:val="0B6512B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>