--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R679EB840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR679EB840" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR679EB840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24349E53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24349E53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24349E53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 9.9.2026 20:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2581,51 +2581,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 9.9.2026 20:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4173,51 +4173,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 9.9.2026 20:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5610,51 +5610,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 9.9.2026 20:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6797,51 +6797,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 9.9.2026 20:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8268,51 +8268,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 9.9.2026 20:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9871,51 +9871,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) při plnění kritérií praktickým předvedením v kompetencích: Dekorování hliněných omítek sgrafitem, Dekorování hliněných omítek intarzií, Dekorování hliněné omítky otisky a vtisky, Dekorování hliněné omítky modelováním, Stavba pomocného pracovního lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 9.9.2026 20:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11066,51 +11066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 9.9.2026 20:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13323,51 +13323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 9.9.2026 20:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13896,84 +13896,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Netík Ondřej, OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 20.8.2026 14:34:27</w:t>
+        <w:t>Zhotovitel/zhotovitelka hliněných staveb – dekoratér/dekoratérka omítek, 9.9.2026 20:07:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6459CC2C"/>
+    <w:nsid w:val="09DC3E9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14059,51 +14059,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BF4C70F"/>
+    <w:nsid w:val="0CB16643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14189,51 +14189,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B0AA724"/>
+    <w:nsid w:val="4CF701D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14319,51 +14319,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17687F5C"/>
+    <w:nsid w:val="19A6432C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14449,51 +14449,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B6512B5"/>
+    <w:nsid w:val="276F2305"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>