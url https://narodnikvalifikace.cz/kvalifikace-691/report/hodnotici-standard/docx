--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R234BE5A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR234BE5A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR234BE5A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3480B550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3480B550" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3480B550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.4.2026 1:56:03</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.4.2026 1:56:03</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3964,51 +3964,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.4.2026 1:56:03</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.4.2026 1:56:03</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6631,51 +6631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.4.2026 1:56:03</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7687,51 +7687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.4.2026 1:56:03</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9879,51 +9879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.4.2026 1:56:03</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10508,84 +10508,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.4.2026 1:56:03</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7CF7A89F"/>
+    <w:nsid w:val="7F41A552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10671,51 +10671,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="417CD4B8"/>
+    <w:nsid w:val="40C06532"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10801,51 +10801,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E393CF4"/>
+    <w:nsid w:val="552601E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10931,51 +10931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D295812"/>
+    <w:nsid w:val="079835D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11061,51 +11061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50182710"/>
+    <w:nsid w:val="145192AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>