--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3480B550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3480B550" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3480B550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R211E73A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR211E73A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR211E73A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3964,51 +3964,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6631,51 +6631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7687,51 +7687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9879,51 +9879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10508,84 +10508,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.5.2026 16:08:29</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F41A552"/>
+    <w:nsid w:val="30DB16D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10671,51 +10671,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40C06532"/>
+    <w:nsid w:val="15781A68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10801,51 +10801,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="552601E0"/>
+    <w:nsid w:val="77E0F2C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10931,51 +10931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="079835D3"/>
+    <w:nsid w:val="0EEF612C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11061,51 +11061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="145192AA"/>
+    <w:nsid w:val="14D37D7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>