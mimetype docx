--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R211E73A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR211E73A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR211E73A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10C125A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10C125A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10C125A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3964,51 +3964,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6631,51 +6631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7687,51 +7687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9879,51 +9879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10508,84 +10508,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 27.5.2026 23:49:11</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30DB16D5"/>
+    <w:nsid w:val="4C0C6377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10671,51 +10671,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15781A68"/>
+    <w:nsid w:val="0A7C6FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10801,51 +10801,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77E0F2C1"/>
+    <w:nsid w:val="3F426622"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10931,51 +10931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0EEF612C"/>
+    <w:nsid w:val="7D4950DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11061,51 +11061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="14D37D7C"/>
+    <w:nsid w:val="791EE0D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>