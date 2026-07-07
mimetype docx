--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10C125A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10C125A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10C125A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54D50493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54D50493" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54D50493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3964,51 +3964,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6631,51 +6631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7687,51 +7687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9879,51 +9879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10508,84 +10508,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 17.6.2026 9:16:30</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C0C6377"/>
+    <w:nsid w:val="5AC73CE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10671,51 +10671,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A7C6FB0"/>
+    <w:nsid w:val="74D866BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10801,51 +10801,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F426622"/>
+    <w:nsid w:val="270FD5E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10931,51 +10931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7D4950DC"/>
+    <w:nsid w:val="7DF1D397"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11061,51 +11061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="791EE0D8"/>
+    <w:nsid w:val="1B2848DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>