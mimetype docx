--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54D50493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54D50493" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54D50493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12521DA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12521DA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12521DA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3964,51 +3964,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6631,51 +6631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7687,51 +7687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9879,51 +9879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10508,84 +10508,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 11:17:45</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5AC73CE8"/>
+    <w:nsid w:val="539A0F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10671,51 +10671,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74D866BA"/>
+    <w:nsid w:val="66D3BB1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10801,51 +10801,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="270FD5E3"/>
+    <w:nsid w:val="7CC92B35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10931,51 +10931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DF1D397"/>
+    <w:nsid w:val="7962A41D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11061,51 +11061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B2848DA"/>
+    <w:nsid w:val="457FB34C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>