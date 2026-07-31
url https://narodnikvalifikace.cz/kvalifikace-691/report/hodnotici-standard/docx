--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12521DA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12521DA1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12521DA1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R640EAF93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR640EAF93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR640EAF93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3964,51 +3964,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6631,51 +6631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7687,51 +7687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9879,51 +9879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10508,84 +10508,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 7.7.2026 12:39:56</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="539A0F95"/>
+    <w:nsid w:val="3A8B653D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10671,51 +10671,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66D3BB1B"/>
+    <w:nsid w:val="6424F2D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10801,51 +10801,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7CC92B35"/>
+    <w:nsid w:val="1CBFC284"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10931,51 +10931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7962A41D"/>
+    <w:nsid w:val="558B9172"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11061,51 +11061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="457FB34C"/>
+    <w:nsid w:val="3066A9FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>