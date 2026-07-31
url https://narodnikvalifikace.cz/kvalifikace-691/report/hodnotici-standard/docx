--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R640EAF93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR640EAF93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR640EAF93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47CC7E73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47CC7E73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47CC7E73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3964,51 +3964,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6631,51 +6631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7687,51 +7687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9879,51 +9879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10508,84 +10508,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 9:53:27</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A8B653D"/>
+    <w:nsid w:val="3AF85D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10671,51 +10671,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6424F2D8"/>
+    <w:nsid w:val="1D405CC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10801,51 +10801,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CBFC284"/>
+    <w:nsid w:val="395261B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10931,51 +10931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="558B9172"/>
+    <w:nsid w:val="67EE5469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11061,51 +11061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3066A9FE"/>
+    <w:nsid w:val="034C9224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>