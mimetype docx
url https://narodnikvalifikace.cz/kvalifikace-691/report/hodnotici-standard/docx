--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47CC7E73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47CC7E73" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47CC7E73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59527851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59527851" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59527851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3964,51 +3964,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6631,51 +6631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7687,51 +7687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9879,51 +9879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10508,84 +10508,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 31.7.2026 11:10:40</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3AF85D5F"/>
+    <w:nsid w:val="3C8D6E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10671,51 +10671,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D405CC6"/>
+    <w:nsid w:val="3637E2FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10801,51 +10801,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="395261B3"/>
+    <w:nsid w:val="0D37DFC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10931,51 +10931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="67EE5469"/>
+    <w:nsid w:val="7951B93A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11061,51 +11061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="034C9224"/>
+    <w:nsid w:val="1E108B03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>