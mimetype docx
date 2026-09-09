--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59527851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59527851" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59527851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76432CD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76432CD3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76432CD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 9.9.2026 20:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2365,51 +2365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 9.9.2026 20:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3964,51 +3964,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 9.9.2026 20:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5057,51 +5057,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 9.9.2026 20:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6631,51 +6631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 9.9.2026 20:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7687,51 +7687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 9.9.2026 20:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9879,51 +9879,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 9.9.2026 20:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10508,84 +10508,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 20.8.2026 12:47:31</w:t>
+        <w:t>Zhotovitel hliněných staveb – omítkář / zhotovitelka hliněných staveb – omítkářka, 9.9.2026 20:03:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C8D6E7A"/>
+    <w:nsid w:val="5BDF9DD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10671,51 +10671,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3637E2FF"/>
+    <w:nsid w:val="2030AD44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10801,51 +10801,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D37DFC1"/>
+    <w:nsid w:val="3A743FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10931,51 +10931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7951B93A"/>
+    <w:nsid w:val="766AE705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11061,51 +11061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1E108B03"/>
+    <w:nsid w:val="2E68381E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>