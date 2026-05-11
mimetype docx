--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29C174C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29C174C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29C174C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44452CBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44452CBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44452CBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 19.4.2026 22:50:01</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 11.5.2026 6:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1817,51 +1817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1126 Zhotovování hliněných podlah, g11.A.1127 Zhotovování hliněných svislých zděných konstrukcí, g11.A.1128 Zhotovování hliněných svislých monolitických konstrukcí, g11.A.1125 Zhotovování hliněných výplní stropů, g11.D.4011 Vytyčování stavby, g11.A.1042 Stavba kozového lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 19.4.2026 22:50:01</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 11.5.2026 6:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2446,51 +2446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sdružení hliněného stavitelství, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 19.4.2026 22:50:01</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 11.5.2026 6:00:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>