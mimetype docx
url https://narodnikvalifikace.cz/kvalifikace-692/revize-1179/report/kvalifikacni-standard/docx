--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44452CBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44452CBC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44452CBC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B3B603F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B3B603F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B3B603F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 11.5.2026 6:00:39</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 17.6.2026 13:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1817,51 +1817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1126 Zhotovování hliněných podlah, g11.A.1127 Zhotovování hliněných svislých zděných konstrukcí, g11.A.1128 Zhotovování hliněných svislých monolitických konstrukcí, g11.A.1125 Zhotovování hliněných výplní stropů, g11.D.4011 Vytyčování stavby, g11.A.1042 Stavba kozového lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 11.5.2026 6:00:39</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 17.6.2026 13:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2446,51 +2446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sdružení hliněného stavitelství, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 11.5.2026 6:00:39</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 17.6.2026 13:07:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>