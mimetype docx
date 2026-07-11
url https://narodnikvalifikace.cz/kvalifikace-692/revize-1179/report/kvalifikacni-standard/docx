--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B3B603F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B3B603F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B3B603F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D4058B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D4058B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D4058B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 17.6.2026 13:07:58</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 11.7.2026 3:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1817,51 +1817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1126 Zhotovování hliněných podlah, g11.A.1127 Zhotovování hliněných svislých zděných konstrukcí, g11.A.1128 Zhotovování hliněných svislých monolitických konstrukcí, g11.A.1125 Zhotovování hliněných výplní stropů, g11.D.4011 Vytyčování stavby, g11.A.1042 Stavba kozového lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 17.6.2026 13:07:58</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 11.7.2026 3:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2446,51 +2446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sdružení hliněného stavitelství, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 17.6.2026 13:07:58</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 11.7.2026 3:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>