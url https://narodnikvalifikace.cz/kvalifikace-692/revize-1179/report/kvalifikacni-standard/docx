--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D4058B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D4058B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D4058B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E0E0846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E0E0846" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E0E0846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 11.7.2026 3:46:39</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 31.7.2026 13:16:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1817,51 +1817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1126 Zhotovování hliněných podlah, g11.A.1127 Zhotovování hliněných svislých zděných konstrukcí, g11.A.1128 Zhotovování hliněných svislých monolitických konstrukcí, g11.A.1125 Zhotovování hliněných výplní stropů, g11.D.4011 Vytyčování stavby, g11.A.1042 Stavba kozového lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 11.7.2026 3:46:39</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 31.7.2026 13:16:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2446,51 +2446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sdružení hliněného stavitelství, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 11.7.2026 3:46:39</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 31.7.2026 13:16:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>