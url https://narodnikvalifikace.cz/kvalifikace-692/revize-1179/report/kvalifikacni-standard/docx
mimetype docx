--- v4 (2026-07-31)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E0E0846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E0E0846" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E0E0846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42783630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42783630" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42783630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 31.7.2026 13:16:18</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 20.8.2026 14:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1817,51 +1817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1126 Zhotovování hliněných podlah, g11.A.1127 Zhotovování hliněných svislých zděných konstrukcí, g11.A.1128 Zhotovování hliněných svislých monolitických konstrukcí, g11.A.1125 Zhotovování hliněných výplní stropů, g11.D.4011 Vytyčování stavby, g11.A.1042 Stavba kozového lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 31.7.2026 13:16:18</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 20.8.2026 14:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2446,51 +2446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sdružení hliněného stavitelství, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 31.7.2026 13:16:18</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 20.8.2026 14:37:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>