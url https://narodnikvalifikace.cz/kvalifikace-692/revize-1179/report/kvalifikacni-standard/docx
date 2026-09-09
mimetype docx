--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42783630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42783630" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42783630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DB57F4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DB57F4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DB57F4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 20.8.2026 14:37:33</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 9.9.2026 22:04:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1817,51 +1817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1126 Zhotovování hliněných podlah, g11.A.1127 Zhotovování hliněných svislých zděných konstrukcí, g11.A.1128 Zhotovování hliněných svislých monolitických konstrukcí, g11.A.1125 Zhotovování hliněných výplní stropů, g11.D.4011 Vytyčování stavby, g11.A.1042 Stavba kozového lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 20.8.2026 14:37:33</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 9.9.2026 22:04:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2446,51 +2446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sdružení hliněného stavitelství, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 20.8.2026 14:37:33</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 9.9.2026 22:04:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>