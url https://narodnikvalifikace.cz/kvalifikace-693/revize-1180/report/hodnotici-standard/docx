--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBDF0144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBDF0144" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBDF0144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EA24359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EA24359" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EA24359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.4.2026 2:08:45</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2250,51 +2250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.4.2026 2:08:45</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3491,51 +3491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.4.2026 2:08:45</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4820,51 +4820,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.4.2026 2:08:45</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5625,51 +5625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.4.2026 2:08:45</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6542,51 +6542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.4.2026 2:08:45</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,51 +7846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.4.2026 2:08:45</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8419,84 +8419,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis-Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.4.2026 2:08:45</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C76CCA5"/>
+    <w:nsid w:val="52C6519A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8582,51 +8582,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="285FDEB9"/>
+    <w:nsid w:val="3FD97F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8712,51 +8712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0988DA94"/>
+    <w:nsid w:val="6CDC05AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8842,51 +8842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BD1B403"/>
+    <w:nsid w:val="76CC4A86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8972,51 +8972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7AEC15AD"/>
+    <w:nsid w:val="66402E15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3DBDE96B"/>
+    <w:nsid w:val="6348ED30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>