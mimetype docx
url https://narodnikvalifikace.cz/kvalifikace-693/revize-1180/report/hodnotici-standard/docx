--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EA24359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EA24359" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EA24359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3051683C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3051683C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3051683C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2250,51 +2250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3491,51 +3491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4820,51 +4820,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5625,51 +5625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6542,51 +6542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,51 +7846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8419,84 +8419,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis-Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 7.5.2026 20:16:25</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52C6519A"/>
+    <w:nsid w:val="5FD5907A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8582,51 +8582,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FD97F73"/>
+    <w:nsid w:val="133A9BDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8712,51 +8712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CDC05AA"/>
+    <w:nsid w:val="290F84BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8842,51 +8842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76CC4A86"/>
+    <w:nsid w:val="7CB0F493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8972,51 +8972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="66402E15"/>
+    <w:nsid w:val="125AFD29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6348ED30"/>
+    <w:nsid w:val="01E26218"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>