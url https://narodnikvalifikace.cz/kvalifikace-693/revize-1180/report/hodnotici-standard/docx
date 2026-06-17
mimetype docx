--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3051683C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3051683C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3051683C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A7DF789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A7DF789" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A7DF789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2250,51 +2250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3491,51 +3491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4820,51 +4820,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5625,51 +5625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6542,51 +6542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,51 +7846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8419,84 +8419,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis-Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 28.5.2026 3:38:40</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FD5907A"/>
+    <w:nsid w:val="1134A483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8582,51 +8582,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="133A9BDC"/>
+    <w:nsid w:val="579B646F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8712,51 +8712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="290F84BF"/>
+    <w:nsid w:val="1C2F3D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8842,51 +8842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7CB0F493"/>
+    <w:nsid w:val="6D242BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8972,51 +8972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="125AFD29"/>
+    <w:nsid w:val="603F4952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="01E26218"/>
+    <w:nsid w:val="7F28073F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>