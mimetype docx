--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A7DF789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A7DF789" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A7DF789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R596C26CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR596C26CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR596C26CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2250,51 +2250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3491,51 +3491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4820,51 +4820,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5625,51 +5625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6542,51 +6542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,51 +7846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8419,84 +8419,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis-Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 17.6.2026 15:56:58</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1134A483"/>
+    <w:nsid w:val="5F072DCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8582,51 +8582,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="579B646F"/>
+    <w:nsid w:val="07F584E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8712,51 +8712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C2F3D48"/>
+    <w:nsid w:val="28E3D255"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8842,51 +8842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D242BDB"/>
+    <w:nsid w:val="09BC96FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8972,51 +8972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="603F4952"/>
+    <w:nsid w:val="10E0DCB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7F28073F"/>
+    <w:nsid w:val="586B780B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>