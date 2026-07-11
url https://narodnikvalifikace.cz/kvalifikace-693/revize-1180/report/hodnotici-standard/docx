--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R596C26CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR596C26CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR596C26CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DD69F92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DD69F92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DD69F92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2250,51 +2250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3491,51 +3491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4820,51 +4820,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5625,51 +5625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6542,51 +6542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,51 +7846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8419,84 +8419,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis-Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 8:04:49</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F072DCF"/>
+    <w:nsid w:val="0FD29AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8582,51 +8582,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07F584E7"/>
+    <w:nsid w:val="29E8D9B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8712,51 +8712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28E3D255"/>
+    <w:nsid w:val="6C18A7FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8842,51 +8842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09BC96FC"/>
+    <w:nsid w:val="436E82F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8972,51 +8972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="10E0DCB0"/>
+    <w:nsid w:val="15A3A81D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="586B780B"/>
+    <w:nsid w:val="77E5A909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>