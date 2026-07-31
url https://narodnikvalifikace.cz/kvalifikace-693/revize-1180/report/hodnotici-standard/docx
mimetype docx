--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DD69F92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DD69F92" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DD69F92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43C9B0C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43C9B0C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43C9B0C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2250,51 +2250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3491,51 +3491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4820,51 +4820,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5625,51 +5625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6542,51 +6542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,51 +7846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8419,84 +8419,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis-Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.7.2026 9:19:36</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0FD29AFF"/>
+    <w:nsid w:val="327AAA26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8582,51 +8582,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29E8D9B9"/>
+    <w:nsid w:val="0B15F632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8712,51 +8712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C18A7FE"/>
+    <w:nsid w:val="5EDCE6A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8842,51 +8842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="436E82F9"/>
+    <w:nsid w:val="5A88AF5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8972,51 +8972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15A3A81D"/>
+    <w:nsid w:val="7C4D2140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="77E5A909"/>
+    <w:nsid w:val="567A2C79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>