--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43C9B0C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43C9B0C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43C9B0C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51F59D5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51F59D5A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51F59D5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2250,51 +2250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3491,51 +3491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4820,51 +4820,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5625,51 +5625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6542,51 +6542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,51 +7846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8419,84 +8419,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis-Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:28:37</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="327AAA26"/>
+    <w:nsid w:val="79DFBFEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8582,51 +8582,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B15F632"/>
+    <w:nsid w:val="04471550"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8712,51 +8712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EDCE6A3"/>
+    <w:nsid w:val="540A25A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8842,51 +8842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A88AF5E"/>
+    <w:nsid w:val="5203FE7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8972,51 +8972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7C4D2140"/>
+    <w:nsid w:val="6B4AABF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="567A2C79"/>
+    <w:nsid w:val="1BD8F1E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>