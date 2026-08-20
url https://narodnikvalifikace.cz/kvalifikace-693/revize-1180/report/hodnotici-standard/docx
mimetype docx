--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51F59D5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51F59D5A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51F59D5A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C03AF94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C03AF94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C03AF94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2250,51 +2250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3491,51 +3491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4820,51 +4820,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5625,51 +5625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6542,51 +6542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,51 +7846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8419,84 +8419,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis-Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 31.7.2026 16:34:41</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79DFBFEB"/>
+    <w:nsid w:val="74DF5FAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8582,51 +8582,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04471550"/>
+    <w:nsid w:val="22C17244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8712,51 +8712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="540A25A2"/>
+    <w:nsid w:val="653DB5CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8842,51 +8842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5203FE7B"/>
+    <w:nsid w:val="53DC5538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8972,51 +8972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6B4AABF5"/>
+    <w:nsid w:val="01269680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1BD8F1E5"/>
+    <w:nsid w:val="6AC2D4D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>