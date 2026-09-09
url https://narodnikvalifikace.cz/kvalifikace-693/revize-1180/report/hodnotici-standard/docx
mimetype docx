--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C03AF94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C03AF94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C03AF94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7908E52D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7908E52D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7908E52D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2250,51 +2250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3491,51 +3491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4820,51 +4820,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5625,51 +5625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6542,51 +6542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,51 +7846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8419,84 +8419,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis-Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 20.8.2026 20:14:53</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 9.9.2026 23:04:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74DF5FAB"/>
+    <w:nsid w:val="4B29FCEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8582,51 +8582,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22C17244"/>
+    <w:nsid w:val="7D63B96E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8712,51 +8712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="653DB5CF"/>
+    <w:nsid w:val="09713AE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8842,51 +8842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="53DC5538"/>
+    <w:nsid w:val="5267A71F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8972,51 +8972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="01269680"/>
+    <w:nsid w:val="21CEC480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6AC2D4D1"/>
+    <w:nsid w:val="15BC1E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>