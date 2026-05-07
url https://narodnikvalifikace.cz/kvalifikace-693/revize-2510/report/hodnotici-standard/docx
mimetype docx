--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14335E96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14335E96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14335E96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4268014C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4268014C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4268014C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.4.2026 2:08:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.4.2026 2:08:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.4.2026 2:08:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5070,51 +5070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.4.2026 2:08:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6211,51 +6211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.4.2026 2:08:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7010,51 +7010,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.4.2026 2:08:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8488,51 +8488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.4.2026 2:08:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9061,84 +9061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis - Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.4.2026 2:08:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19D24A15"/>
+    <w:nsid w:val="279C48D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9224,51 +9224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3625DD95"/>
+    <w:nsid w:val="7E8B9F8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9354,51 +9354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25B812CE"/>
+    <w:nsid w:val="3D987B56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9484,51 +9484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38B56214"/>
+    <w:nsid w:val="2ED311BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9614,51 +9614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5D7420B4"/>
+    <w:nsid w:val="61E9F525"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9744,51 +9744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="11380B31"/>
+    <w:nsid w:val="2B060CB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>