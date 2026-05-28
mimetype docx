--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4268014C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4268014C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4268014C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F7A10EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F7A10EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F7A10EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:20</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:20</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:20</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5070,51 +5070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:20</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6211,51 +6211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:20</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7010,51 +7010,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:21</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8488,51 +8488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:21</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9061,84 +9061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis - Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 7.5.2026 19:12:21</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="279C48D8"/>
+    <w:nsid w:val="0DDEB9D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9224,51 +9224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E8B9F8C"/>
+    <w:nsid w:val="7DD1F85C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9354,51 +9354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D987B56"/>
+    <w:nsid w:val="55D35EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9484,51 +9484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2ED311BF"/>
+    <w:nsid w:val="0130769D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9614,51 +9614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="61E9F525"/>
+    <w:nsid w:val="3A072DAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9744,51 +9744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2B060CB4"/>
+    <w:nsid w:val="6B8863B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>