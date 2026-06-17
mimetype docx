--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F7A10EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F7A10EA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F7A10EA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D6B7AA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D6B7AA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D6B7AA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5070,51 +5070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6211,51 +6211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7010,51 +7010,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8488,51 +8488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9061,84 +9061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis - Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 28.5.2026 3:38:52</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0DDEB9D9"/>
+    <w:nsid w:val="3F826C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9224,51 +9224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DD1F85C"/>
+    <w:nsid w:val="5D8201CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9354,51 +9354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55D35EE4"/>
+    <w:nsid w:val="53D2089A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9484,51 +9484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0130769D"/>
+    <w:nsid w:val="79868C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9614,51 +9614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3A072DAD"/>
+    <w:nsid w:val="3E007E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9744,51 +9744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6B8863B0"/>
+    <w:nsid w:val="7490C183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>