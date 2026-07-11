--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D6B7AA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D6B7AA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D6B7AA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37503076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37503076" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37503076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5070,51 +5070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6211,51 +6211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7010,51 +7010,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8488,51 +8488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9061,84 +9061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis - Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 17.6.2026 15:58:09</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F826C85"/>
+    <w:nsid w:val="74E2CC8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9224,51 +9224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D8201CB"/>
+    <w:nsid w:val="5B25DDFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9354,51 +9354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53D2089A"/>
+    <w:nsid w:val="2196398E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9484,51 +9484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="79868C01"/>
+    <w:nsid w:val="787B07E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9614,51 +9614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3E007E27"/>
+    <w:nsid w:val="7CCEDEC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9744,51 +9744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7490C183"/>
+    <w:nsid w:val="749182DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>