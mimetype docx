--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37503076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37503076" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37503076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBD92C88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBD92C88" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBD92C88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5070,51 +5070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6211,51 +6211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7010,51 +7010,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8488,51 +8488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9061,84 +9061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis - Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 11.7.2026 8:05:10</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74E2CC8C"/>
+    <w:nsid w:val="477FB169"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9224,51 +9224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B25DDFF"/>
+    <w:nsid w:val="19BFC9C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9354,51 +9354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2196398E"/>
+    <w:nsid w:val="65580CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9484,51 +9484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="787B07E3"/>
+    <w:nsid w:val="17D08CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9614,51 +9614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7CCEDEC3"/>
+    <w:nsid w:val="449E4EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9744,51 +9744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="749182DB"/>
+    <w:nsid w:val="5CD0D126"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>