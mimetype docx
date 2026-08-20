--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBD92C88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBD92C88" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBD92C88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E9275F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E9275F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E9275F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5070,51 +5070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6211,51 +6211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7010,51 +7010,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8488,51 +8488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9061,84 +9061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis - Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 31.7.2026 14:48:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="477FB169"/>
+    <w:nsid w:val="1CB1232E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9224,51 +9224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19BFC9C4"/>
+    <w:nsid w:val="7C700CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9354,51 +9354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65580CE7"/>
+    <w:nsid w:val="381C8597"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9484,51 +9484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17D08CA4"/>
+    <w:nsid w:val="5EF7A690"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9614,51 +9614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="449E4EB3"/>
+    <w:nsid w:val="1339F425"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9744,51 +9744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5CD0D126"/>
+    <w:nsid w:val="7A77E5C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>