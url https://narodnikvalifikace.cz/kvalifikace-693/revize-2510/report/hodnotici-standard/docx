--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E9275F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E9275F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E9275F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77BD77BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77BD77BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77BD77BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1980,51 +1980,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5070,51 +5070,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6211,51 +6211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7010,51 +7010,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8488,51 +8488,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 13 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9061,84 +9061,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis - Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000 V, 20.8.2026 23:11:16</w:t>
+        <w:t>Montér prací pod napětím NN do 1000 V, 10.9.2026 1:51:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CB1232E"/>
+    <w:nsid w:val="6D9E37B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9224,51 +9224,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C700CA9"/>
+    <w:nsid w:val="2EB7E80E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9354,51 +9354,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="381C8597"/>
+    <w:nsid w:val="45C10713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9484,51 +9484,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5EF7A690"/>
+    <w:nsid w:val="296A5F32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9614,51 +9614,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1339F425"/>
+    <w:nsid w:val="73E85131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9744,51 +9744,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7A77E5C3"/>
+    <w:nsid w:val="23812EA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>