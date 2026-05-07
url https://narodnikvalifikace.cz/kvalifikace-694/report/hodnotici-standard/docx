--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FD16D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FD16D6D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FD16D6D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4339AC8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4339AC8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4339AC8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 16.4.2026 22:54:49</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 16.4.2026 22:54:49</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 16.4.2026 22:54:49</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 16.4.2026 22:54:49</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 16.4.2026 22:54:49</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 16.4.2026 22:54:49</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 16.4.2026 22:54:49</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15551AB6"/>
+    <w:nsid w:val="211A0143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00394634"/>
+    <w:nsid w:val="6FD4A3C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D85BE3E"/>
+    <w:nsid w:val="0E081AF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5471287A"/>
+    <w:nsid w:val="12305EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>