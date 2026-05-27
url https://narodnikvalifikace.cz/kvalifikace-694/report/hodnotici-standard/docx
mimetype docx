--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4339AC8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4339AC8E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4339AC8E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R329CB8B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR329CB8B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR329CB8B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 16:00:15</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="211A0143"/>
+    <w:nsid w:val="7028EF10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FD4A3C4"/>
+    <w:nsid w:val="6651CC89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E081AF0"/>
+    <w:nsid w:val="6C415A95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12305EA8"/>
+    <w:nsid w:val="09D87AE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>