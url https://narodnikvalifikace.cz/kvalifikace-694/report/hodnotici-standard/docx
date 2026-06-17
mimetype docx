--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R329CB8B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR329CB8B6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR329CB8B6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F8F0F80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F8F0F80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F8F0F80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 0:55:54</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7028EF10"/>
+    <w:nsid w:val="62DA8B6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6651CC89"/>
+    <w:nsid w:val="57AE470E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C415A95"/>
+    <w:nsid w:val="41C69FFB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09D87AE3"/>
+    <w:nsid w:val="0061AD5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>