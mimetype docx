--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F8F0F80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F8F0F80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F8F0F80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R500DD8AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR500DD8AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR500DD8AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 9:13:17</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62DA8B6D"/>
+    <w:nsid w:val="0F854A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57AE470E"/>
+    <w:nsid w:val="16DDD3CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41C69FFB"/>
+    <w:nsid w:val="33CE1085"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0061AD5E"/>
+    <w:nsid w:val="2A0A15BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>