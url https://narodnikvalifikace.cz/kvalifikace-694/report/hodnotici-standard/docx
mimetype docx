--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R500DD8AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR500DD8AC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR500DD8AC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6302DBB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6302DBB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6302DBB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 11:07:36</w:t>
+        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F854A62"/>
+    <w:nsid w:val="16387DF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16DDD3CA"/>
+    <w:nsid w:val="6587768C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33CE1085"/>
+    <w:nsid w:val="72EADF79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A0A15BC"/>
+    <w:nsid w:val="527E2DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>