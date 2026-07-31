--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6302DBB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6302DBB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6302DBB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79BD037C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79BD037C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79BD037C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.7.2026 12:22:47</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16387DF3"/>
+    <w:nsid w:val="71BDECE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6587768C"/>
+    <w:nsid w:val="0F6AB827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72EADF79"/>
+    <w:nsid w:val="323EDBF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="527E2DD6"/>
+    <w:nsid w:val="6CAEE9E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>