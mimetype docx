--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79BD037C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79BD037C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79BD037C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58CE8A24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58CE8A24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58CE8A24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 11:09:08</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71BDECE6"/>
+    <w:nsid w:val="6EFBB362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F6AB827"/>
+    <w:nsid w:val="17798E26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="323EDBF6"/>
+    <w:nsid w:val="0B5F66B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CAEE9E6"/>
+    <w:nsid w:val="3308AF61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>