--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58CE8A24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58CE8A24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58CE8A24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R774BA8E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR774BA8E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR774BA8E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 12:41:27</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EFBB362"/>
+    <w:nsid w:val="785DB24D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17798E26"/>
+    <w:nsid w:val="514F26E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B5F66B7"/>
+    <w:nsid w:val="087AC1F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3308AF61"/>
+    <w:nsid w:val="46BFDC94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>