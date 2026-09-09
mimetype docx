--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R774BA8E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR774BA8E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR774BA8E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B5C4817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B5C4817" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B5C4817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 17:57:27</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 20:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="785DB24D"/>
+    <w:nsid w:val="7A321798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="514F26E8"/>
+    <w:nsid w:val="52E63EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="087AC1F2"/>
+    <w:nsid w:val="16D1ACE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46BFDC94"/>
+    <w:nsid w:val="306AD72F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>