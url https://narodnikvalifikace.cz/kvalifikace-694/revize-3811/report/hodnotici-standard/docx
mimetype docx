--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F9020AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F9020AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F9020AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AD5F088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AD5F088" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AD5F088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.4.2026 4:36:19</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.4.2026 4:36:19</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.4.2026 4:36:19</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.4.2026 4:36:19</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.4.2026 4:36:19</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.4.2026 4:36:19</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.4.2026 4:36:19</w:t>
+        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29DD6BDC"/>
+    <w:nsid w:val="6F4BBAFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B8664AC"/>
+    <w:nsid w:val="4EDABB6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32F89C87"/>
+    <w:nsid w:val="7F74093A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1C4BFCB0"/>
+    <w:nsid w:val="09DA51A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>