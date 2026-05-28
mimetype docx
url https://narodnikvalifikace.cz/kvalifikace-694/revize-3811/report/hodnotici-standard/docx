--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AD5F088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AD5F088" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AD5F088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24D0BEC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24D0BEC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24D0BEC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 7.5.2026 19:44:26</w:t>
+        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F4BBAFE"/>
+    <w:nsid w:val="73431939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4EDABB6C"/>
+    <w:nsid w:val="48D2BFA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F74093A"/>
+    <w:nsid w:val="55D14D24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="09DA51A1"/>
+    <w:nsid w:val="558DFE1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>