--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24D0BEC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24D0BEC7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24D0BEC7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67947C3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67947C3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67947C3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 28.5.2026 6:15:13</w:t>
+        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73431939"/>
+    <w:nsid w:val="66CF76AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48D2BFA6"/>
+    <w:nsid w:val="31146C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55D14D24"/>
+    <w:nsid w:val="58A409F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="558DFE1F"/>
+    <w:nsid w:val="19DF71B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>