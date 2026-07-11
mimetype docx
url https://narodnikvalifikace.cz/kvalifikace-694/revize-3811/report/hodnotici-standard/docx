--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67947C3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67947C3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67947C3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2055352A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2055352A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2055352A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
+        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
+        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
+        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
+        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
+        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
+        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 17.6.2026 14:44:18</w:t>
+        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66CF76AB"/>
+    <w:nsid w:val="6DBB6D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31146C98"/>
+    <w:nsid w:val="38102375"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58A409F8"/>
+    <w:nsid w:val="1FAD1981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="19DF71B3"/>
+    <w:nsid w:val="00D216C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>