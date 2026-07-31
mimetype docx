--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2055352A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2055352A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2055352A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14EEC548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14EEC548" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14EEC548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 11.7.2026 4:49:16</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DBB6D8C"/>
+    <w:nsid w:val="670EF8FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38102375"/>
+    <w:nsid w:val="11F6688E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FAD1981"/>
+    <w:nsid w:val="0D1F638D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00D216C3"/>
+    <w:nsid w:val="586D37DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>