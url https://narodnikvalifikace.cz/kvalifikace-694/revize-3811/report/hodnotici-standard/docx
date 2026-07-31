--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14EEC548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14EEC548" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14EEC548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58867D20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58867D20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58867D20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 15:57:04</w:t>
+        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="670EF8FB"/>
+    <w:nsid w:val="20C0A574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11F6688E"/>
+    <w:nsid w:val="0D614326"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D1F638D"/>
+    <w:nsid w:val="55A70FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="586D37DA"/>
+    <w:nsid w:val="12F6E607"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>