--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58867D20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58867D20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58867D20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R773F6754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR773F6754" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR773F6754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 31.7.2026 17:35:01</w:t>
+        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20C0A574"/>
+    <w:nsid w:val="1E8D95A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D614326"/>
+    <w:nsid w:val="54FF66F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55A70FBA"/>
+    <w:nsid w:val="03905493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12F6E607"/>
+    <w:nsid w:val="3CA6D2A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>