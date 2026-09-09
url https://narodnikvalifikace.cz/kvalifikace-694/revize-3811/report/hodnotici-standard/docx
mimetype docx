--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R773F6754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR773F6754" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR773F6754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19F08303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19F08303" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19F08303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 20.8.2026 20:00:00</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E8D95A3"/>
+    <w:nsid w:val="7312CFD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54FF66F3"/>
+    <w:nsid w:val="78EF02F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03905493"/>
+    <w:nsid w:val="339C1F34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3CA6D2A2"/>
+    <w:nsid w:val="0651FAFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>