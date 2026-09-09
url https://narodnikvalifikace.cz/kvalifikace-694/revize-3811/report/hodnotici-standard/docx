--- v8 (2026-09-09)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19F08303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19F08303" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19F08303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R766123C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR766123C0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR766123C0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 23:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 23:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2938,51 +2938,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 23:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4685,51 +4685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 23:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5567,51 +5567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 23:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6550,51 +6550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 23:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,84 +7179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kurýr/kurýrka, 9.9.2026 22:50:57</w:t>
+        <w:t>Kurýr/kurýrka, 9.9.2026 23:50:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7312CFD6"/>
+    <w:nsid w:val="312A9BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7342,51 +7342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78EF02F8"/>
+    <w:nsid w:val="2E36137F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7472,51 +7472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="339C1F34"/>
+    <w:nsid w:val="6A778AA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7602,51 +7602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0651FAFF"/>
+    <w:nsid w:val="7469D03B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>