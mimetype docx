--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9279E1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9279E1A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9279E1A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79880C86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79880C86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79880C86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 19.4.2026 21:14:49</w:t>
+        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 19.4.2026 21:14:49</w:t>
+        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 19.4.2026 21:14:49</w:t>
+        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 19.4.2026 21:14:49</w:t>
+        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 19.4.2026 21:14:49</w:t>
+        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6219,51 +6219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 19.4.2026 21:14:49</w:t>
+        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7629,51 +7629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 19.4.2026 21:14:49</w:t>
+        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7942,51 +7942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 19.4.2026 21:14:49</w:t>
+        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8515,84 +8515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Soukromě hospodařící zemědělec - Eduard Kadrnka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 19.4.2026 21:14:49</w:t>
+        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36CEE4FB"/>
+    <w:nsid w:val="451C7BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8678,51 +8678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AD39329"/>
+    <w:nsid w:val="6C9EAEED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8808,51 +8808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A8E21AC"/>
+    <w:nsid w:val="62FC3AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>