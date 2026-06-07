--- v1 (2026-05-11)
+++ v2 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79880C86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79880C86" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79880C86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4192FBC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4192FBC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4192FBC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6219,51 +6219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7629,51 +7629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7942,51 +7942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8515,84 +8515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Soukromě hospodařící zemědělec - Eduard Kadrnka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 11.5.2026 7:51:14</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="451C7BA7"/>
+    <w:nsid w:val="39B617F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8678,51 +8678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C9EAEED"/>
+    <w:nsid w:val="1CF3FFE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8808,51 +8808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62FC3AB7"/>
+    <w:nsid w:val="52A8138A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>