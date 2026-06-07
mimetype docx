--- v2 (2026-06-07)
+++ v3 (2026-06-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4192FBC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4192FBC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4192FBC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R399E99FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR399E99FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR399E99FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6219,51 +6219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7629,51 +7629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7942,51 +7942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8515,84 +8515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Soukromě hospodařící zemědělec - Eduard Kadrnka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 20:22:34</w:t>
+        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39B617F7"/>
+    <w:nsid w:val="353AF3D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8678,51 +8678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CF3FFE2"/>
+    <w:nsid w:val="65584D6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8808,51 +8808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52A8138A"/>
+    <w:nsid w:val="029D428E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>