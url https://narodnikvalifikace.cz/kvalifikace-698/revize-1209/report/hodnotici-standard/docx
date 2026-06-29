--- v3 (2026-06-07)
+++ v4 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R399E99FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR399E99FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR399E99FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5005FD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5005FD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5005FD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6219,51 +6219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7629,51 +7629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7942,51 +7942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8515,84 +8515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Soukromě hospodařící zemědělec - Eduard Kadrnka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 7.6.2026 21:39:41</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="353AF3D9"/>
+    <w:nsid w:val="573F9146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8678,51 +8678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65584D6D"/>
+    <w:nsid w:val="6DC16D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8808,51 +8808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="029D428E"/>
+    <w:nsid w:val="3E5A67AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>