--- v4 (2026-06-29)
+++ v5 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5005FD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5005FD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5005FD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64B860FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64B860FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64B860FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6219,51 +6219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7629,51 +7629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7942,51 +7942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8515,84 +8515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Soukromě hospodařící zemědělec - Eduard Kadrnka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 4:00:25</w:t>
+        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="573F9146"/>
+    <w:nsid w:val="4C1D7ACC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8678,51 +8678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DC16D36"/>
+    <w:nsid w:val="2809162D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8808,51 +8808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E5A67AC"/>
+    <w:nsid w:val="0EF8B5D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>