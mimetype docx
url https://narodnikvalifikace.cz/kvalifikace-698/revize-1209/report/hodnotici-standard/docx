--- v5 (2026-06-29)
+++ v6 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64B860FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64B860FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64B860FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E150F3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E150F3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E150F3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
+        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
+        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
+        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
+        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
+        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6219,51 +6219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
+        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7629,51 +7629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
+        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7942,51 +7942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
+        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8515,84 +8515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Soukromě hospodařící zemědělec - Eduard Kadrnka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 29.6.2026 5:31:38</w:t>
+        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C1D7ACC"/>
+    <w:nsid w:val="6563DA97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8678,51 +8678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2809162D"/>
+    <w:nsid w:val="31501B7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8808,51 +8808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0EF8B5D8"/>
+    <w:nsid w:val="450A12AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>