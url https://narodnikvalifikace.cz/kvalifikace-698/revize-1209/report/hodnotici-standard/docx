--- v6 (2026-07-24)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E150F3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E150F3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E150F3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R193A8784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR193A8784" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR193A8784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
+        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
+        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
+        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
+        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
+        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6219,51 +6219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
+        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7629,51 +7629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
+        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7942,51 +7942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
+        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8515,84 +8515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Soukromě hospodařící zemědělec - Eduard Kadrnka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 24.7.2026 5:02:11</w:t>
+        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6563DA97"/>
+    <w:nsid w:val="2BA3D878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8678,51 +8678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31501B7D"/>
+    <w:nsid w:val="71C7167B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8808,51 +8808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="450A12AC"/>
+    <w:nsid w:val="1EE73414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>