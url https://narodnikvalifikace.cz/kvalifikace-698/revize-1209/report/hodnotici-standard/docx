--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R193A8784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR193A8784" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR193A8784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70CE97AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70CE97AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70CE97AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 15.03.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
+        <w:t>Zootechnik pro chov prasat, 9.9.2026 20:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
+        <w:t>Zootechnik pro chov prasat, 9.9.2026 20:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
+        <w:t>Zootechnik pro chov prasat, 9.9.2026 20:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
+        <w:t>Zootechnik pro chov prasat, 9.9.2026 20:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5582,51 +5582,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
+        <w:t>Zootechnik pro chov prasat, 9.9.2026 20:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6219,51 +6219,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
+        <w:t>Zootechnik pro chov prasat, 9.9.2026 20:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7629,51 +7629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
+        <w:t>Zootechnik pro chov prasat, 9.9.2026 20:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7942,51 +7942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
+        <w:t>Zootechnik pro chov prasat, 9.9.2026 20:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8515,84 +8515,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Soukromě hospodařící zemědělec - Eduard Kadrnka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zootechnik pro chov prasat, 20.8.2026 18:59:26</w:t>
+        <w:t>Zootechnik pro chov prasat, 9.9.2026 20:59:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2BA3D878"/>
+    <w:nsid w:val="4A845ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8678,51 +8678,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71C7167B"/>
+    <w:nsid w:val="756EBB16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8808,51 +8808,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EE73414"/>
+    <w:nsid w:val="78DDF0BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>