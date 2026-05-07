--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R744D771B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR744D771B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR744D771B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21B8051F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21B8051F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21B8051F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 15.4.2026 5:13:52</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 15.4.2026 5:13:52</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3818,51 +3818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 15.4.2026 5:13:52</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4931,51 +4931,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 15.4.2026 5:13:52</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 15.4.2026 5:13:52</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16204,51 +16204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 15.4.2026 5:13:52</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17980,51 +17980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 15.4.2026 5:13:52</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18210,51 +18210,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 15.4.2026 5:13:52</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18839,84 +18839,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 15.4.2026 5:13:52</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0691CA07"/>
+    <w:nsid w:val="28CA55CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19002,51 +19002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2589EE99"/>
+    <w:nsid w:val="55BCA8EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19132,51 +19132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72D43063"/>
+    <w:nsid w:val="2C555AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19262,51 +19262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6D73427B"/>
+    <w:nsid w:val="5C9637CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>