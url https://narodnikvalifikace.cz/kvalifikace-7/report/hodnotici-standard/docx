--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21B8051F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21B8051F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21B8051F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AD9EF53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AD9EF53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AD9EF53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3818,51 +3818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4931,51 +4931,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16204,51 +16204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17980,51 +17980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18210,51 +18210,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18839,84 +18839,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 7.5.2026 16:06:31</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28CA55CF"/>
+    <w:nsid w:val="02B74137"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19002,51 +19002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55BCA8EA"/>
+    <w:nsid w:val="35E4A0C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19132,51 +19132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C555AB0"/>
+    <w:nsid w:val="2453C6E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19262,51 +19262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C9637CD"/>
+    <w:nsid w:val="1E2815D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>