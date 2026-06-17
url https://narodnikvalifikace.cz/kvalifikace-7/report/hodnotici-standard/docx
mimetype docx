--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AD9EF53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AD9EF53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AD9EF53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4136C9E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4136C9E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4136C9E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3818,51 +3818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4931,51 +4931,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16204,51 +16204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17980,51 +17980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18210,51 +18210,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18839,84 +18839,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 27.5.2026 23:48:40</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02B74137"/>
+    <w:nsid w:val="765B6F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19002,51 +19002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35E4A0C9"/>
+    <w:nsid w:val="45E2EAB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19132,51 +19132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2453C6E2"/>
+    <w:nsid w:val="52E7706C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19262,51 +19262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1E2815D2"/>
+    <w:nsid w:val="70D4AD10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>