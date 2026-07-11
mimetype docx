--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4136C9E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4136C9E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4136C9E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DD7548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DD7548" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DD7548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3818,51 +3818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4931,51 +4931,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16204,51 +16204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17980,51 +17980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18210,51 +18210,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18839,84 +18839,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 17.6.2026 9:19:03</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="765B6F89"/>
+    <w:nsid w:val="60332EB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19002,51 +19002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45E2EAB8"/>
+    <w:nsid w:val="3783E3DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19132,51 +19132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52E7706C"/>
+    <w:nsid w:val="1DADB4EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19262,51 +19262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="70D4AD10"/>
+    <w:nsid w:val="54BCDD56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>