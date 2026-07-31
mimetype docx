--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DD7548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DD7548" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DD7548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6421DC79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6421DC79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6421DC79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3818,51 +3818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4931,51 +4931,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16204,51 +16204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17980,51 +17980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18210,51 +18210,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18839,84 +18839,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 11.7.2026 2:16:17</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60332EB6"/>
+    <w:nsid w:val="47ECE3BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19002,51 +19002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3783E3DB"/>
+    <w:nsid w:val="5065A703"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19132,51 +19132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1DADB4EF"/>
+    <w:nsid w:val="5C04D31D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19262,51 +19262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="54BCDD56"/>
+    <w:nsid w:val="5EDA400B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>