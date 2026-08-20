--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6421DC79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6421DC79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6421DC79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REF30E9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREF30E9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREF30E9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3818,51 +3818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4931,51 +4931,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16204,51 +16204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17980,51 +17980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18210,51 +18210,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18839,84 +18839,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 31.7.2026 9:43:48</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47ECE3BC"/>
+    <w:nsid w:val="34EFC942"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19002,51 +19002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5065A703"/>
+    <w:nsid w:val="1AB3DA17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19132,51 +19132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C04D31D"/>
+    <w:nsid w:val="6BAB6A73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19262,51 +19262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5EDA400B"/>
+    <w:nsid w:val="17CD584B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>