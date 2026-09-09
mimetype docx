--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REF30E9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREF30E9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREF30E9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4843F749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4843F749" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4843F749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 9.9.2026 19:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 9.9.2026 19:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3818,51 +3818,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 9.9.2026 19:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4931,51 +4931,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 9.9.2026 19:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12883,51 +12883,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 9.9.2026 19:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16204,51 +16204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 9.9.2026 19:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17980,51 +17980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 9.9.2026 19:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18210,51 +18210,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 9.9.2026 19:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18839,84 +18839,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka studené kuchyně, 20.8.2026 12:35:29</w:t>
+        <w:t>Kuchař/kuchařka studené kuchyně, 9.9.2026 19:11:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="34EFC942"/>
+    <w:nsid w:val="6485D919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19002,51 +19002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AB3DA17"/>
+    <w:nsid w:val="2F3EEC66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19132,51 +19132,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BAB6A73"/>
+    <w:nsid w:val="29C3FA1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19262,51 +19262,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17CD584B"/>
+    <w:nsid w:val="0A9750E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>