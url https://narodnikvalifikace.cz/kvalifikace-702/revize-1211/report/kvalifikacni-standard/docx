--- v2 (2026-08-08)
+++ v3 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9E0DCAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9E0DCAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9E0DCAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22C4F6C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22C4F6C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22C4F6C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční osobní dopravy, 8.8.2026 5:45:00</w:t>
+        <w:t>Řidič silniční osobní dopravy, 21.9.2026 9:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10880,51 +10880,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zrcátek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční osobní dopravy, 8.8.2026 5:45:00</w:t>
+        <w:t>Řidič silniční osobní dopravy, 21.9.2026 9:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22386,51 +22386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční osobní dopravy, 8.8.2026 5:45:00</w:t>
+        <w:t>Řidič silniční osobní dopravy, 21.9.2026 9:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22706,51 +22706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční osobní dopravy, 8.8.2026 5:45:00</w:t>
+        <w:t>Řidič silniční osobní dopravy, 21.9.2026 9:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23335,51 +23335,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo dopravy České republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční osobní dopravy, 8.8.2026 5:45:00</w:t>
+        <w:t>Řidič silniční osobní dopravy, 21.9.2026 9:47:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>