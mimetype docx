--- v3 (2026-09-21)
+++ v4 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22C4F6C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22C4F6C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22C4F6C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21C1CAAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21C1CAAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21C1CAAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční osobní dopravy, 21.9.2026 9:47:24</w:t>
+        <w:t>Řidič silniční osobní dopravy, 24.10.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9968,963 +9968,963 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14763"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14777"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="14777"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14777"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="14777"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="14777"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohledem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="14777"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="14777"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekonomiku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="14777"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="14777"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="14777"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="14777"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="14777"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="14777"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="14777"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="14777"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>srozumitelně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="14777"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="14777"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="14777"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9465" w:y="14777"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>motoru,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="14777"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15007"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10608" w:y="14777"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="15007"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15007"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pneumatikách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="15007"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="15007"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="15007"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="15007"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zatížení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="15007"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="15007"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="15007"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="15007"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="15007"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="15007"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřebě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="15007"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="15007"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PHM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15243"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15257"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="15257"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15257"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="15257"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="15257"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="15257"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="15257"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="15257"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="15257"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="15257"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="15257"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="15257"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahrne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="15257"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="15257"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrolovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="15257"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="15257"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="15257"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="15257"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="15257"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pneumatikách,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15487"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10372" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="15487"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="15487"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="15487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kapalin,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="15487"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="15487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osvětlení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="15487"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="15487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brzd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="15487"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="15487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="15487"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="15487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zrcátek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční osobní dopravy, 21.9.2026 9:47:24</w:t>
+        <w:t>Řidič silniční osobní dopravy, 24.10.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11053,306 +11053,306 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aplikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyšších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="2173"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řidičských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="2173"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovedností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="2173"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="2173"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="2173"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autobusu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="2173"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="2173"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="2173"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="2173"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6801" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="2173"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>srozumitelně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="2173"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="2173"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8894" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9283" w:y="2173"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9211" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přizpůsobí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="2173"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10190" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11614,323 +11614,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="2653"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Specifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="2653"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="2653"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="2653"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="2653"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="2653"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="2653"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="2653"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="2653"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="2653"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="2653"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="2653"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zavazadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="2653"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="2653"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8716" w:y="2653"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="2653"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyloučena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12073,323 +12073,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zavazadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3119"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3133"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="3133"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3133"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Specifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="3133"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="3133"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="3133"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="3133"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="3133"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="3133"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="3133"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="3133"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="3133"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="3133"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="3133"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7252" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="3133"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cestujících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="3133"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9288" w:y="3133"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uložení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9988" w:y="3133"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12668,306 +12668,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozidle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3599"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3613"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="3613"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3613"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Specifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="3613"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="3613"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="3613"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="3613"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="3613"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="3613"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="3613"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="3613"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5692" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="3613"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prokáže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="3613"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7344" w:y="3613"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="3613"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8803" w:y="3613"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8736" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="3613"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13144,306 +13144,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cestujících…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4079"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4093"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="4093"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4093"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Specifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="4093"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="4093"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="4093"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="4093"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="4093"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="4093"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="4093"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="4093"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="4093"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prokáže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="4093"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="4093"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="4093"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8812" w:y="4093"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="4093"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="4093"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1570" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13535,357 +13535,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řádu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4559"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4573"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="4573"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4573"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="4573"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="4573"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týkajících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="4573"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="4573"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="4573"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="4573"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="4573"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="4573"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="4573"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="4573"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="4573"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="4573"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="4573"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="4573"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="4573"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9336" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="4573"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čemu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10113" w:y="4573"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10041" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slouží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14096,306 +14096,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5039"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5053"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="5053"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5053"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="5053"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="5053"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="5053"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="5053"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="5053"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="5053"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="5053"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="5053"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="5053"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="5053"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="5053"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="5053"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="5053"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10003" w:y="5053"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9936" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14861,1326 +14861,1326 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kapalin)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5749"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5764"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="5764"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5764"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="5764"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="5764"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="5764"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="5764"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="5764"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="5764"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="5764"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="5764"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="5764"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="5764"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="5764"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="5764"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="5764"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10003" w:y="5764"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9936" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5994"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5994"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vliv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="5994"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="734" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výživy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="5994"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="5994"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pitného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="5994"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>režimu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="5994"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="5994"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="5994"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řidiče,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="5994"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mebezpečí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="5994"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlivu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="5994"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="5994"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="5994"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6374" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alkoholu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="5994"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="5994"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8664" w:y="5994"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řidiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6229"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6244"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6244"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6244"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="6244"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="6244"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="6244"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="6244"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="6244"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="6244"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="6244"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="6244"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="6244"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="6244"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="6244"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="6244"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="6244"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9993" w:y="6244"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9926" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6474"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10051" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="6474"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6474"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="6474"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="6474"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předcházení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="6474"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="6474"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úrazům,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="6474"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="6474"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>faktory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="6474"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="6474"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovlivňující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="6474"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="6474"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>únavu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="6474"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="6474"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6709"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6724"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6724"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6724"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="6724"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="6724"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="6724"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="6724"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="6724"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="6724"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="6724"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="6724"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="6724"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="6724"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="6724"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="6724"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="6724"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10003" w:y="6724"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9936" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="6724"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16340,323 +16340,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předcházet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7189"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7204"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="7204"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7204"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="7204"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="7204"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="7204"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="7204"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="7204"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="7204"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="7204"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="7204"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="7204"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="7204"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="7204"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="7204"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="7204"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10003" w:y="7204"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9936" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="7204"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7434"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -17122,340 +17122,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8130"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8145"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="8145"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8145"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="8145"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="8145"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="8145"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="8145"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="8145"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="8145"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="8145"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="8145"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="8145"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="8145"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="8145"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6801" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="8145"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8318" w:y="8145"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="8145"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednáním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="8145"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovlivňuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10204" w:y="8145"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10132" w:y="8145"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obraz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -22386,51 +22386,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční osobní dopravy, 21.9.2026 9:47:24</w:t>
+        <w:t>Řidič silniční osobní dopravy, 24.10.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22706,51 +22706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční osobní dopravy, 21.9.2026 9:47:24</w:t>
+        <w:t>Řidič silniční osobní dopravy, 24.10.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23335,51 +23335,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo dopravy České republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční osobní dopravy, 21.9.2026 9:47:24</w:t>
+        <w:t>Řidič silniční osobní dopravy, 24.10.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>