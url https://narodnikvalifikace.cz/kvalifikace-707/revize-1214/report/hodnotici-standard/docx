--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E2FC248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E2FC248" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E2FC248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R115AC9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR115AC9E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR115AC9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.4.2026 1:21:45</w:t>
+        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.4.2026 1:21:45</w:t>
+        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.4.2026 1:21:45</w:t>
+        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11888,51 +11888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.4.2026 1:21:45</w:t>
+        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +16017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.4.2026 1:21:45</w:t>
+        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16934,51 +16934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.4.2026 1:21:45</w:t>
+        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17796,51 +17796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.4.2026 1:21:45</w:t>
+        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18369,84 +18369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.4.2026 1:21:45</w:t>
+        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4382D1D4"/>
+    <w:nsid w:val="251C5AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18532,51 +18532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4022C4D4"/>
+    <w:nsid w:val="2D4E680D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18662,51 +18662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3963E049"/>
+    <w:nsid w:val="28D0C4BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>