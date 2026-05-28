--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R115AC9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR115AC9E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR115AC9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCDD1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCDD1777" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCDD1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
+        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
+        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
+        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11888,51 +11888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
+        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +16017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
+        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16934,51 +16934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
+        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17796,51 +17796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
+        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18369,84 +18369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.5.2026 18:58:28</w:t>
+        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="251C5AEC"/>
+    <w:nsid w:val="4512D4DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18532,51 +18532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D4E680D"/>
+    <w:nsid w:val="1FBE117A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18662,51 +18662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28D0C4BD"/>
+    <w:nsid w:val="5B877795"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>