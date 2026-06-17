--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCDD1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCDD1777" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCDD1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E19F058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E19F058" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E19F058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11888,51 +11888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +16017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16934,51 +16934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17796,51 +17796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18369,84 +18369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 28.5.2026 5:21:02</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4512D4DC"/>
+    <w:nsid w:val="69ECD3B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18532,51 +18532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FBE117A"/>
+    <w:nsid w:val="133DBC9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18662,51 +18662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B877795"/>
+    <w:nsid w:val="388A0BED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>