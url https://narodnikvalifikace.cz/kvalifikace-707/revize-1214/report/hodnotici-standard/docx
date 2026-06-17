--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E19F058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E19F058" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E19F058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R707320E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR707320E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR707320E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11888,51 +11888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +16017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16934,51 +16934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17796,51 +17796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18369,84 +18369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 12:56:30</w:t>
+        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69ECD3B1"/>
+    <w:nsid w:val="3763475A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18532,51 +18532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="133DBC9C"/>
+    <w:nsid w:val="16DB6DB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18662,51 +18662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="388A0BED"/>
+    <w:nsid w:val="36AE4082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>