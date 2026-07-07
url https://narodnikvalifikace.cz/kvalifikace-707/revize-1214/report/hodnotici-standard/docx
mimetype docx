--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R707320E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR707320E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR707320E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22389022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22389022" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22389022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11888,51 +11888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +16017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16934,51 +16934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17796,51 +17796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18369,84 +18369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 17.6.2026 14:24:21</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3763475A"/>
+    <w:nsid w:val="64BE4705"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18532,51 +18532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16DB6DB6"/>
+    <w:nsid w:val="3C5A8F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18662,51 +18662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="36AE4082"/>
+    <w:nsid w:val="66CDFBFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>