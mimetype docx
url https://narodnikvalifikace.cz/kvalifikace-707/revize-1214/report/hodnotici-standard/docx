--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22389022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22389022" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22389022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33F341E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33F341E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33F341E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11888,51 +11888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +16017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16934,51 +16934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17796,51 +17796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18369,84 +18369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 16:10:22</w:t>
+        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64BE4705"/>
+    <w:nsid w:val="27F140B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18532,51 +18532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C5A8F93"/>
+    <w:nsid w:val="6C554B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18662,51 +18662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66CDFBFA"/>
+    <w:nsid w:val="5D5E15A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>