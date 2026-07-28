--- v6 (2026-07-07)
+++ v7 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33F341E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33F341E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33F341E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56D99CD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56D99CD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56D99CD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11888,51 +11888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +16017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16934,51 +16934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17796,51 +17796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18369,84 +18369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 7.7.2026 17:18:42</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27F140B2"/>
+    <w:nsid w:val="3BA4B767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18532,51 +18532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C554B7E"/>
+    <w:nsid w:val="2BCDA267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18662,51 +18662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D5E15A4"/>
+    <w:nsid w:val="425B90E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>