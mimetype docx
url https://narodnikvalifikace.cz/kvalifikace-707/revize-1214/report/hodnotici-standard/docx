--- v7 (2026-07-28)
+++ v8 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56D99CD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56D99CD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56D99CD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10B36FC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10B36FC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10B36FC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11888,51 +11888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +16017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16934,51 +16934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17796,51 +17796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18369,84 +18369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 0:45:04</w:t>
+        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BA4B767"/>
+    <w:nsid w:val="6BF6E62B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18532,51 +18532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BCDA267"/>
+    <w:nsid w:val="3F1345E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18662,51 +18662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="425B90E0"/>
+    <w:nsid w:val="4830F85C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>