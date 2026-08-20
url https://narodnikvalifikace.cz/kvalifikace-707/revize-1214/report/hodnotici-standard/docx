--- v8 (2026-07-28)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10B36FC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10B36FC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10B36FC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7239C7CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7239C7CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7239C7CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11888,51 +11888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +16017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16934,51 +16934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17796,51 +17796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18369,84 +18369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 29.7.2026 1:54:45</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BF6E62B"/>
+    <w:nsid w:val="4BC26E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18532,51 +18532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F1345E7"/>
+    <w:nsid w:val="5C5F1AEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18662,51 +18662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4830F85C"/>
+    <w:nsid w:val="0E60DEA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>