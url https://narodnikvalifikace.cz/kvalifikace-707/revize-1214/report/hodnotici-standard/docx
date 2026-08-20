--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7239C7CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7239C7CE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7239C7CE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F6C6112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F6C6112" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F6C6112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11888,51 +11888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +16017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16934,51 +16934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17796,51 +17796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18369,84 +18369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 19:58:20</w:t>
+        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BC26E70"/>
+    <w:nsid w:val="43F6E3C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18532,51 +18532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C5F1AEA"/>
+    <w:nsid w:val="6612AC72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18662,51 +18662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E60DEA3"/>
+    <w:nsid w:val="7D9C0FA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>