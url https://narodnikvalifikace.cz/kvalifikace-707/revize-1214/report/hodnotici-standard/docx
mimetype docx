--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F6C6112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F6C6112" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F6C6112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A5179AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A5179AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A5179AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
+        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
+        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
+        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11888,51 +11888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
+        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +16017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
+        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16934,51 +16934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
+        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17796,51 +17796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
+        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18369,84 +18369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 20.8.2026 20:53:25</w:t>
+        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43F6E3C3"/>
+    <w:nsid w:val="4218E743"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18532,51 +18532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6612AC72"/>
+    <w:nsid w:val="656888F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18662,51 +18662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D9C0FA7"/>
+    <w:nsid w:val="1E55543B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>