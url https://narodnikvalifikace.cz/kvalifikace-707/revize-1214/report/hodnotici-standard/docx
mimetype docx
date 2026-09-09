--- v11 (2026-09-09)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A5179AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A5179AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A5179AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF60254D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF60254D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF60254D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
+        <w:t>Instruktor potápění , 10.9.2026 0:29:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2034,51 +2034,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
+        <w:t>Instruktor potápění , 10.9.2026 0:29:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
+        <w:t>Instruktor potápění , 10.9.2026 0:29:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11888,51 +11888,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
+        <w:t>Instruktor potápění , 10.9.2026 0:29:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +16017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
+        <w:t>Instruktor potápění , 10.9.2026 0:29:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16934,51 +16934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
+        <w:t>Instruktor potápění , 10.9.2026 0:29:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17796,51 +17796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
+        <w:t>Instruktor potápění , 10.9.2026 0:29:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18369,84 +18369,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor potápění , 9.9.2026 23:23:29</w:t>
+        <w:t>Instruktor potápění , 10.9.2026 0:29:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4218E743"/>
+    <w:nsid w:val="60D82B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18532,51 +18532,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="656888F8"/>
+    <w:nsid w:val="6BA2E4E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18662,51 +18662,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E55543B"/>
+    <w:nsid w:val="7356EBB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>