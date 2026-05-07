--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60B9281C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60B9281C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60B9281C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16E0114B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16E0114B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16E0114B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 16.4.2026 18:29:57</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 16.4.2026 18:29:57</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2006,51 +2006,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 16.4.2026 18:29:57</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 16.4.2026 18:29:57</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4291,51 +4291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 16.4.2026 18:29:57</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 16.4.2026 18:29:57</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6245,84 +6245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ strojnická prof. Švejcara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 16.4.2026 18:29:57</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6497BF01"/>
+    <w:nsid w:val="76D12556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6408,51 +6408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B32154C"/>
+    <w:nsid w:val="35DBB9B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6538,51 +6538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47AF8F15"/>
+    <w:nsid w:val="5A783417"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>