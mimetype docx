--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16E0114B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16E0114B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16E0114B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1350D9B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1350D9B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1350D9B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2006,51 +2006,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4291,51 +4291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6245,84 +6245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ strojnická prof. Švejcara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 16:10:35</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76D12556"/>
+    <w:nsid w:val="30F68147"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6408,51 +6408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35DBB9B7"/>
+    <w:nsid w:val="13657E4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6538,51 +6538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A783417"/>
+    <w:nsid w:val="49DE3555"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>