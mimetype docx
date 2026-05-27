--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1350D9B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1350D9B9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1350D9B9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52D6DB79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52D6DB79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52D6DB79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2006,51 +2006,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4291,51 +4291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6245,84 +6245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ strojnická prof. Švejcara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.5.2026 18:13:38</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30F68147"/>
+    <w:nsid w:val="632B1753"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6408,51 +6408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13657E4E"/>
+    <w:nsid w:val="1FD30C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6538,51 +6538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49DE3555"/>
+    <w:nsid w:val="79811BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>