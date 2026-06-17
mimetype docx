--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52D6DB79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52D6DB79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52D6DB79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C8DC2A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C8DC2A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C8DC2A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2006,51 +2006,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4291,51 +4291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6245,84 +6245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ strojnická prof. Švejcara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 27.5.2026 23:49:00</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="632B1753"/>
+    <w:nsid w:val="556DB412"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6408,51 +6408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FD30C2D"/>
+    <w:nsid w:val="5A7BB3A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6538,51 +6538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79811BA8"/>
+    <w:nsid w:val="50DB1A8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>