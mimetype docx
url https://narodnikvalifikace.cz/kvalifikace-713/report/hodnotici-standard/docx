--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C8DC2A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C8DC2A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C8DC2A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF85EE87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF85EE87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF85EE87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2006,51 +2006,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4291,51 +4291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6245,84 +6245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ strojnická prof. Švejcara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 17.6.2026 9:18:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="556DB412"/>
+    <w:nsid w:val="0C693B20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6408,51 +6408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A7BB3A2"/>
+    <w:nsid w:val="5412C567"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6538,51 +6538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="50DB1A8B"/>
+    <w:nsid w:val="7229621D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>