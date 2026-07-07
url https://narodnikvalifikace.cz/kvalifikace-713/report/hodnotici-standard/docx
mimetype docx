--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF85EE87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF85EE87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF85EE87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4102FF3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4102FF3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4102FF3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2006,51 +2006,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4291,51 +4291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6245,84 +6245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ strojnická prof. Švejcara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 11:10:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C693B20"/>
+    <w:nsid w:val="711991C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6408,51 +6408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5412C567"/>
+    <w:nsid w:val="05533A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6538,51 +6538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7229621D"/>
+    <w:nsid w:val="0DA88E70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>