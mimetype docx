--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4102FF3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4102FF3C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4102FF3C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R400F037F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR400F037F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR400F037F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2006,51 +2006,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4291,51 +4291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6245,84 +6245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ strojnická prof. Švejcara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 7.7.2026 12:25:50</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="711991C1"/>
+    <w:nsid w:val="7C80220B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6408,51 +6408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05533A2E"/>
+    <w:nsid w:val="589A0D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6538,51 +6538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DA88E70"/>
+    <w:nsid w:val="4ACB2858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>