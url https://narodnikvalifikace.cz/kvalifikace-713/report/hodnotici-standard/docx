--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R400F037F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR400F037F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR400F037F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DED54D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DED54D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DED54D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2006,51 +2006,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4291,51 +4291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6245,84 +6245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ strojnická prof. Švejcara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:44:45</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C80220B"/>
+    <w:nsid w:val="0480524E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6408,51 +6408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="589A0D48"/>
+    <w:nsid w:val="69901121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6538,51 +6538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4ACB2858"/>
+    <w:nsid w:val="1FDBBAA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>