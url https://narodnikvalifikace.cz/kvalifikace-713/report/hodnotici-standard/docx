--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DED54D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DED54D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DED54D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ECDAAFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ECDAAFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ECDAAFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2006,51 +2006,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4291,51 +4291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6245,84 +6245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ strojnická prof. Švejcara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 12:49:07</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0480524E"/>
+    <w:nsid w:val="40F67DC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6408,51 +6408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69901121"/>
+    <w:nsid w:val="57248470"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6538,51 +6538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FDBBAA5"/>
+    <w:nsid w:val="1AA36BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>