--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ECDAAFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ECDAAFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ECDAAFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCF64399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCF64399" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCF64399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2006,51 +2006,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4291,51 +4291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6245,84 +6245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ strojnická prof. Švejcara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 31.7.2026 14:17:59</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40F67DC4"/>
+    <w:nsid w:val="53D638A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6408,51 +6408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="57248470"/>
+    <w:nsid w:val="4B56A895"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6538,51 +6538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1AA36BE8"/>
+    <w:nsid w:val="5194C0B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>