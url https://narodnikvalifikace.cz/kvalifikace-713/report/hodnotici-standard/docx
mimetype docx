--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCF64399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCF64399" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCF64399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R289C655B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR289C655B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR289C655B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 9.9.2026 21:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1609,51 +1609,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 9.9.2026 21:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2006,51 +2006,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 9.9.2026 21:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 9.9.2026 21:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4291,51 +4291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 9.9.2026 21:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5672,51 +5672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 9.9.2026 21:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6245,84 +6245,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SPŠ strojnická prof. Švejcara</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 20.8.2026 17:59:05</w:t>
+        <w:t>Manipulant/manipulantka interní logistiky v automobilovém průmyslu, 9.9.2026 21:27:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53D638A6"/>
+    <w:nsid w:val="131BCE82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6408,51 +6408,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B56A895"/>
+    <w:nsid w:val="3DB162EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6538,51 +6538,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5194C0B8"/>
+    <w:nsid w:val="052AB2DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>