--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6701E071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6701E071" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6701E071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15D780B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15D780B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15D780B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -580,51 +580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 21.12.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 16.4.2026 20:18:49</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 7.5.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 16.4.2026 20:18:49</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 7.5.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2267,51 +2267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 16.4.2026 20:18:49</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 7.5.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3279,51 +3279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 16.4.2026 20:18:49</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 7.5.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4492,51 +4492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 16.4.2026 20:18:49</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 7.5.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5121,84 +5121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOU Škoda Auto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 16.4.2026 20:18:49</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 7.5.2026 18:15:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19D66793"/>
+    <w:nsid w:val="303B1D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5284,51 +5284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50510BD7"/>
+    <w:nsid w:val="4FB305CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5414,51 +5414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6170F8DB"/>
+    <w:nsid w:val="039D7E5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>