--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15D780B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15D780B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15D780B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37B67357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37B67357" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37B67357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -580,51 +580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 21.12.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 7.5.2026 18:15:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 28.5.2026 3:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 7.5.2026 18:15:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 28.5.2026 3:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2267,51 +2267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 7.5.2026 18:15:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 28.5.2026 3:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3279,51 +3279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 7.5.2026 18:15:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 28.5.2026 3:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4492,51 +4492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 7.5.2026 18:15:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 28.5.2026 3:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5121,84 +5121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOU Škoda Auto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 7.5.2026 18:15:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 28.5.2026 3:22:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="303B1D9E"/>
+    <w:nsid w:val="74AE50C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5284,51 +5284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FB305CE"/>
+    <w:nsid w:val="62B4CE58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5414,51 +5414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="039D7E5B"/>
+    <w:nsid w:val="65456ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>