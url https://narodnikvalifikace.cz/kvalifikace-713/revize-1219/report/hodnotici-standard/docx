--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37B67357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37B67357" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37B67357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R707C9B18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR707C9B18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR707C9B18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -580,51 +580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 21.12.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 28.5.2026 3:22:25</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 17.6.2026 13:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 28.5.2026 3:22:25</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 17.6.2026 13:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2267,51 +2267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 28.5.2026 3:22:25</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 17.6.2026 13:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3279,51 +3279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 28.5.2026 3:22:25</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 17.6.2026 13:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4492,51 +4492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 28.5.2026 3:22:25</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 17.6.2026 13:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5121,84 +5121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOU Škoda Auto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 28.5.2026 3:22:25</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 17.6.2026 13:35:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74AE50C6"/>
+    <w:nsid w:val="45BB2028"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5284,51 +5284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62B4CE58"/>
+    <w:nsid w:val="7AD0EF32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5414,51 +5414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65456ADA"/>
+    <w:nsid w:val="4E6EA51B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>