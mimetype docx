--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R707C9B18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR707C9B18" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR707C9B18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBE44F40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBE44F40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBE44F40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -580,51 +580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 21.12.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 17.6.2026 13:35:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 8:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 17.6.2026 13:35:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 8:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2267,51 +2267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 17.6.2026 13:35:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 8:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3279,51 +3279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 17.6.2026 13:35:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 8:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4492,51 +4492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 17.6.2026 13:35:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 8:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5121,84 +5121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOU Škoda Auto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 17.6.2026 13:35:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 8:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45BB2028"/>
+    <w:nsid w:val="2A506ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5284,51 +5284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AD0EF32"/>
+    <w:nsid w:val="0ADA06A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5414,51 +5414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E6EA51B"/>
+    <w:nsid w:val="14C55EB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>