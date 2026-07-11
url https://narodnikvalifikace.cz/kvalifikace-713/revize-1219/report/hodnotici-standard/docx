--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBE44F40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBE44F40" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBE44F40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5273277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5273277" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5273277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -580,51 +580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 21.12.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 8:17:08</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 9:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 8:17:08</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 9:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2267,51 +2267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 8:17:08</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 9:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3279,51 +3279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 8:17:08</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 9:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4492,51 +4492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 8:17:08</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 9:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5121,84 +5121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOU Škoda Auto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 8:17:08</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 9:21:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A506ECC"/>
+    <w:nsid w:val="47845C7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5284,51 +5284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ADA06A2"/>
+    <w:nsid w:val="23DD8D27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5414,51 +5414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="14C55EB7"/>
+    <w:nsid w:val="7EB055E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>