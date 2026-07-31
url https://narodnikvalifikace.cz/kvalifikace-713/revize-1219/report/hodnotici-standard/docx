--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5273277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5273277" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5273277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REB841FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREB841FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREB841FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -580,51 +580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 21.12.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 9:21:32</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 14:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 9:21:32</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 14:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2267,51 +2267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 9:21:32</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 14:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3279,51 +3279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 9:21:32</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 14:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4492,51 +4492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 9:21:32</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 14:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5121,84 +5121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOU Škoda Auto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 11.7.2026 9:21:32</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 14:35:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47845C7A"/>
+    <w:nsid w:val="0EE09AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5284,51 +5284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23DD8D27"/>
+    <w:nsid w:val="721C62E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5414,51 +5414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EB055E1"/>
+    <w:nsid w:val="407DA6B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>