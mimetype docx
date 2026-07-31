--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REB841FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREB841FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREB841FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FEAE9AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FEAE9AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FEAE9AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -580,51 +580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 21.12.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 14:35:40</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 14:35:40</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2267,51 +2267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 14:35:40</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3279,51 +3279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 14:35:40</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4492,51 +4492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 14:35:40</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5121,84 +5121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOU Škoda Auto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 14:35:40</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 15:59:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EE09AD9"/>
+    <w:nsid w:val="33F77591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5284,51 +5284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="721C62E0"/>
+    <w:nsid w:val="0B0C81A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5414,51 +5414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="407DA6B4"/>
+    <w:nsid w:val="15DF87D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>