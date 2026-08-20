--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FEAE9AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FEAE9AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FEAE9AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2717FEC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2717FEC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2717FEC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -580,51 +580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 21.12.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 15:59:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 20.8.2026 18:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 15:59:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 20.8.2026 18:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2267,51 +2267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 15:59:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 20.8.2026 18:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3279,51 +3279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 15:59:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 20.8.2026 18:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4492,51 +4492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 15:59:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 20.8.2026 18:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5121,84 +5121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOU Škoda Auto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 31.7.2026 15:59:29</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 20.8.2026 18:00:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33F77591"/>
+    <w:nsid w:val="19BCEB50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5284,51 +5284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B0C81A6"/>
+    <w:nsid w:val="75DD3FE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5414,51 +5414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15DF87D3"/>
+    <w:nsid w:val="0518D61E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>