--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2717FEC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2717FEC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2717FEC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A9591A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A9591A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A9591A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -580,51 +580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 21.12.2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 20.8.2026 18:00:48</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 10.9.2026 1:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 20.8.2026 18:00:48</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 10.9.2026 1:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2267,51 +2267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 20.8.2026 18:00:48</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 10.9.2026 1:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3279,51 +3279,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 20.8.2026 18:00:48</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 10.9.2026 1:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4492,51 +4492,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 20.8.2026 18:00:48</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 10.9.2026 1:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5121,84 +5121,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SOU Škoda Auto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 20.8.2026 18:00:48</w:t>
+        <w:t>Manipulant interní logistiky v automobilovém průmyslu, 10.9.2026 1:21:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19BCEB50"/>
+    <w:nsid w:val="1B9D1C64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5284,51 +5284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75DD3FE2"/>
+    <w:nsid w:val="31D1F05F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5414,51 +5414,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0518D61E"/>
+    <w:nsid w:val="20D36FFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>