--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ED3163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ED3163" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ED3163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R345BA4C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR345BA4C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR345BA4C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.4.2026 3:18:47</w:t>
+        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.4.2026 3:18:47</w:t>
+        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.4.2026 3:18:47</w:t>
+        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4193,51 +4193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.4.2026 3:18:47</w:t>
+        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4942,51 +4942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.4.2026 3:18:47</w:t>
+        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6411,51 +6411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.4.2026 3:18:47</w:t>
+        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6724,51 +6724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.4.2026 3:18:47</w:t>
+        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7409,84 +7409,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.4.2026 3:18:47</w:t>
+        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3ACCD742"/>
+    <w:nsid w:val="4527F794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7572,51 +7572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32F6C265"/>
+    <w:nsid w:val="190FD572"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7702,51 +7702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A279165"/>
+    <w:nsid w:val="6B40A4EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>