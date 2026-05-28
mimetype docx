--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R345BA4C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR345BA4C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR345BA4C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E963D34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E963D34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E963D34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
+        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
+        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
+        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4193,51 +4193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
+        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4942,51 +4942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
+        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6411,51 +6411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
+        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6724,51 +6724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
+        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7409,84 +7409,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 7.5.2026 18:00:02</w:t>
+        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4527F794"/>
+    <w:nsid w:val="79272828"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7572,51 +7572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="190FD572"/>
+    <w:nsid w:val="0CC82632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7702,51 +7702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B40A4EE"/>
+    <w:nsid w:val="42692E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>