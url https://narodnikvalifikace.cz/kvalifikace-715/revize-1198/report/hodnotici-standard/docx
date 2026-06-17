--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E963D34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E963D34" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E963D34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R124DE2CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR124DE2CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR124DE2CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4193,51 +4193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4942,51 +4942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6411,51 +6411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6724,51 +6724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7409,84 +7409,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 28.5.2026 2:09:45</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79272828"/>
+    <w:nsid w:val="1D8CCA33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7572,51 +7572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CC82632"/>
+    <w:nsid w:val="12C0DE41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7702,51 +7702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42692E4A"/>
+    <w:nsid w:val="5EEB40DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>