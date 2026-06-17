--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R124DE2CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR124DE2CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR124DE2CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5730B471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5730B471" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5730B471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4193,51 +4193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4942,51 +4942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6411,51 +6411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6724,51 +6724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7409,84 +7409,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 12:50:55</w:t>
+        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D8CCA33"/>
+    <w:nsid w:val="10973A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7572,51 +7572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12C0DE41"/>
+    <w:nsid w:val="789512F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7702,51 +7702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5EEB40DC"/>
+    <w:nsid w:val="223744EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>