--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5730B471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5730B471" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5730B471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R743ED7BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR743ED7BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR743ED7BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4193,51 +4193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4942,51 +4942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6411,51 +6411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6724,51 +6724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7409,84 +7409,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 17.6.2026 14:48:24</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10973A89"/>
+    <w:nsid w:val="15B4DD2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7572,51 +7572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="789512F9"/>
+    <w:nsid w:val="4523CCF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7702,51 +7702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="223744EE"/>
+    <w:nsid w:val="76268736"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>