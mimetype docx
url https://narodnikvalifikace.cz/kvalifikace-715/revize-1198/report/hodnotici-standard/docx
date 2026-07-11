--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R743ED7BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR743ED7BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR743ED7BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D358D25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D358D25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D358D25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4193,51 +4193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4942,51 +4942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6411,51 +6411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6724,51 +6724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7409,84 +7409,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 7:49:39</w:t>
+        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15B4DD2F"/>
+    <w:nsid w:val="2B6292A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7572,51 +7572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4523CCF7"/>
+    <w:nsid w:val="10F8B8D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7702,51 +7702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76268736"/>
+    <w:nsid w:val="4A1A6CC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>