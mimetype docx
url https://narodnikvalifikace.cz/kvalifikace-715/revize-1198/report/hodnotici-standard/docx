--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D358D25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D358D25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D358D25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R550B5B24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR550B5B24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR550B5B24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4193,51 +4193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4942,51 +4942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6411,51 +6411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6724,51 +6724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7409,84 +7409,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 11.7.2026 9:21:26</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B6292A9"/>
+    <w:nsid w:val="673B8415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7572,51 +7572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10F8B8D4"/>
+    <w:nsid w:val="340E9472"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7702,51 +7702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A1A6CC9"/>
+    <w:nsid w:val="5F0C3735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>