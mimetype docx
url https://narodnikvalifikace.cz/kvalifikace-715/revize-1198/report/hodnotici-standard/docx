--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R550B5B24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR550B5B24" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR550B5B24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DF93251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DF93251" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DF93251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4193,51 +4193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4942,51 +4942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6411,51 +6411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6724,51 +6724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7409,84 +7409,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 14:18:49</w:t>
+        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="673B8415"/>
+    <w:nsid w:val="3A015F32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7572,51 +7572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="340E9472"/>
+    <w:nsid w:val="1DE0920B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7702,51 +7702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F0C3735"/>
+    <w:nsid w:val="180C2E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>