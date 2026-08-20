--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DF93251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DF93251" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DF93251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R792AEF14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR792AEF14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR792AEF14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
+        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
+        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
+        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4193,51 +4193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
+        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4942,51 +4942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
+        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6411,51 +6411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
+        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6724,51 +6724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
+        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7409,84 +7409,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 31.7.2026 15:58:25</w:t>
+        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A015F32"/>
+    <w:nsid w:val="3791A5E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7572,51 +7572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DE0920B"/>
+    <w:nsid w:val="2DAA778C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7702,51 +7702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="180C2E04"/>
+    <w:nsid w:val="55DCFEDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>