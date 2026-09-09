--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R792AEF14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR792AEF14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR792AEF14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AEC9B1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AEC9B1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AEC9B1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
+        <w:t>Operátor výroby másla, 9.9.2026 21:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
+        <w:t>Operátor výroby másla, 9.9.2026 21:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
+        <w:t>Operátor výroby másla, 9.9.2026 21:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4193,51 +4193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
+        <w:t>Operátor výroby másla, 9.9.2026 21:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4942,51 +4942,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
+        <w:t>Operátor výroby másla, 9.9.2026 21:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6411,51 +6411,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
+        <w:t>Operátor výroby másla, 9.9.2026 21:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6724,51 +6724,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
+        <w:t>Operátor výroby másla, 9.9.2026 21:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7409,84 +7409,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Operátor výroby másla, 20.8.2026 20:00:53</w:t>
+        <w:t>Operátor výroby másla, 9.9.2026 21:56:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3791A5E0"/>
+    <w:nsid w:val="2C76BA72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7572,51 +7572,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DAA778C"/>
+    <w:nsid w:val="1B3AFF6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7702,51 +7702,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55DCFEDD"/>
+    <w:nsid w:val="6A19A29C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>