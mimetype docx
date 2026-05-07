--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60079FA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60079FA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60079FA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R765EF7EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR765EF7EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR765EF7EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025 do: 01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 4:23:29</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 4:23:29</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 4:23:29</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 4:23:29</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13507,51 +13507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 4:23:29</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22259,51 +22259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 4:23:29</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23769,51 +23769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 4:23:29</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24575,51 +24575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 4:23:29</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25219,84 +25219,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 4:23:29</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73C53875"/>
+    <w:nsid w:val="094250D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25382,51 +25382,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F424E0D"/>
+    <w:nsid w:val="5FC4FC9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25512,51 +25512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C5EE932"/>
+    <w:nsid w:val="663B867F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25642,51 +25642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36BD9DA3"/>
+    <w:nsid w:val="57E07535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25772,51 +25772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="729DF100"/>
+    <w:nsid w:val="2A0A60A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>