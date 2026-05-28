--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R765EF7EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR765EF7EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR765EF7EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D18E909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D18E909" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D18E909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025 do: 01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13507,51 +13507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22259,51 +22259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23769,51 +23769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24575,51 +24575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25219,84 +25219,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:58:06</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="094250D0"/>
+    <w:nsid w:val="48350160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25382,51 +25382,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FC4FC9D"/>
+    <w:nsid w:val="63B5FF1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25512,51 +25512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="663B867F"/>
+    <w:nsid w:val="5BFFFEEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25642,51 +25642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="57E07535"/>
+    <w:nsid w:val="17D92182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25772,51 +25772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2A0A60A9"/>
+    <w:nsid w:val="7115CE20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>