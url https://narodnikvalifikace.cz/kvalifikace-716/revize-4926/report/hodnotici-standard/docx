--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D18E909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D18E909" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D18E909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6179D3ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6179D3ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6179D3ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025 do: 01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13507,51 +13507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:31:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22259,51 +22259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:31:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23769,51 +23769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:31:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24575,51 +24575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:31:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25219,84 +25219,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:22</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:31:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48350160"/>
+    <w:nsid w:val="286F5C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25382,51 +25382,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63B5FF1F"/>
+    <w:nsid w:val="4107D96F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25512,51 +25512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5BFFFEEE"/>
+    <w:nsid w:val="3F054A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25642,51 +25642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17D92182"/>
+    <w:nsid w:val="4499B4E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25772,51 +25772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7115CE20"/>
+    <w:nsid w:val="5BE68418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>