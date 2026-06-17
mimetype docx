--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6179D3ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6179D3ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6179D3ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38D89E16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38D89E16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38D89E16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025 do: 01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:31:08</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:31:08</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:31:08</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:31:08</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13507,51 +13507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:31:08</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22259,51 +22259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:31:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23769,51 +23769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:31:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24575,51 +24575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:31:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25219,84 +25219,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:31:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="286F5C30"/>
+    <w:nsid w:val="4BA4265A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25382,51 +25382,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4107D96F"/>
+    <w:nsid w:val="1B7B64C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25512,51 +25512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F054A94"/>
+    <w:nsid w:val="7A9C5A2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25642,51 +25642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4499B4E4"/>
+    <w:nsid w:val="1DEF656A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25772,51 +25772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5BE68418"/>
+    <w:nsid w:val="6C6939F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>