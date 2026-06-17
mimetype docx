--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38D89E16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38D89E16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38D89E16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CDD0B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CDD0B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CDD0B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025 do: 01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13507,51 +13507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22259,51 +22259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23769,51 +23769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24575,51 +24575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25219,84 +25219,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 13:09:09</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BA4265A"/>
+    <w:nsid w:val="5A0AA166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25382,51 +25382,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B7B64C0"/>
+    <w:nsid w:val="676A0FE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25512,51 +25512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A9C5A2A"/>
+    <w:nsid w:val="5A792D57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25642,51 +25642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DEF656A"/>
+    <w:nsid w:val="5BABABDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25772,51 +25772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C6939F9"/>
+    <w:nsid w:val="6D688A86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>