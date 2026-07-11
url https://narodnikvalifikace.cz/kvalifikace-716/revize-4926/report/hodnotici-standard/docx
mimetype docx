--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CDD0B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CDD0B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CDD0B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R180ADCC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR180ADCC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR180ADCC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025 do: 01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13507,51 +13507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22259,51 +22259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23769,51 +23769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24575,51 +24575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25219,84 +25219,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:35</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A0AA166"/>
+    <w:nsid w:val="54BB7A61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25382,51 +25382,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="676A0FE5"/>
+    <w:nsid w:val="5C37A05A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25512,51 +25512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A792D57"/>
+    <w:nsid w:val="63DA6D95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25642,51 +25642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BABABDF"/>
+    <w:nsid w:val="63C8015A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25772,51 +25772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6D688A86"/>
+    <w:nsid w:val="0B578BD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>