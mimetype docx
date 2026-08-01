--- v6 (2026-07-11)
+++ v7 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R180ADCC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR180ADCC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR180ADCC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D743A0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D743A0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D743A0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025 do: 01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13507,51 +13507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22259,51 +22259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23769,51 +23769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24575,51 +24575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25219,84 +25219,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 21:49:12</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54BB7A61"/>
+    <w:nsid w:val="0E1C76A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25382,51 +25382,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C37A05A"/>
+    <w:nsid w:val="64F27B3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25512,51 +25512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63DA6D95"/>
+    <w:nsid w:val="64E5ECAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25642,51 +25642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63C8015A"/>
+    <w:nsid w:val="1D0BB10C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25772,51 +25772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B578BD5"/>
+    <w:nsid w:val="11FC5C5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>