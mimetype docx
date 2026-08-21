--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D743A0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D743A0F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D743A0F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44DC5C4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44DC5C4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44DC5C4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 23.12.2025 do: 01.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 0:06:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 0:06:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 0:06:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 0:06:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13507,51 +13507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 0:06:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22259,51 +22259,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 0:06:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23769,51 +23769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 0:06:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24575,51 +24575,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 0:06:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25219,84 +25219,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 10:42:25</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 0:06:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E1C76A8"/>
+    <w:nsid w:val="3125BDB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25382,51 +25382,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64F27B3B"/>
+    <w:nsid w:val="5A5DAA30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25512,51 +25512,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64E5ECAE"/>
+    <w:nsid w:val="53432C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25642,51 +25642,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1D0BB10C"/>
+    <w:nsid w:val="4560B340"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25772,51 +25772,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="11FC5C5A"/>
+    <w:nsid w:val="65F01BD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>