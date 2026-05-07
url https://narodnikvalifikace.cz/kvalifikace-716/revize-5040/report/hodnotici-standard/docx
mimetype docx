--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R298ACB9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR298ACB9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR298ACB9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27F3D0FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27F3D0FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27F3D0FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 5:35:51</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 5:35:51</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 5:35:51</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 5:35:51</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13490,51 +13490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 5:35:51</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21953,51 +21953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 5:35:51</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23463,51 +23463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 5:35:51</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,51 +24269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 5:35:51</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24913,84 +24913,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.4.2026 5:35:51</w:t>
+        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="454FACFA"/>
+    <w:nsid w:val="106BB57C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25076,51 +25076,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F9EB414"/>
+    <w:nsid w:val="2865838D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25206,51 +25206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B243C29"/>
+    <w:nsid w:val="1E32A82B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25336,51 +25336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A726581"/>
+    <w:nsid w:val="44EEE1DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25466,51 +25466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F4C4E1E"/>
+    <w:nsid w:val="40501EE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>