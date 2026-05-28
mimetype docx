--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27F3D0FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27F3D0FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27F3D0FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A3ADD12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A3ADD12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A3ADD12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13490,51 +13490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21953,51 +21953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23463,51 +23463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,51 +24269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24913,84 +24913,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 7.5.2026 18:55:02</w:t>
+        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="106BB57C"/>
+    <w:nsid w:val="32564065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25076,51 +25076,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2865838D"/>
+    <w:nsid w:val="6A1E0DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25206,51 +25206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E32A82B"/>
+    <w:nsid w:val="75AAABC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25336,51 +25336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44EEE1DA"/>
+    <w:nsid w:val="08E6BC3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25466,51 +25466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40501EE1"/>
+    <w:nsid w:val="15756762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>