--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A3ADD12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A3ADD12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A3ADD12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R511EB075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR511EB075" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR511EB075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13490,51 +13490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21953,51 +21953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23463,51 +23463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,51 +24269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24913,84 +24913,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 28.5.2026 4:20:17</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32564065"/>
+    <w:nsid w:val="48B80662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25076,51 +25076,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A1E0DE3"/>
+    <w:nsid w:val="045959EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25206,51 +25206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75AAABC0"/>
+    <w:nsid w:val="0738C015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25336,51 +25336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="08E6BC3F"/>
+    <w:nsid w:val="447C2E08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25466,51 +25466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="15756762"/>
+    <w:nsid w:val="6CB04D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>