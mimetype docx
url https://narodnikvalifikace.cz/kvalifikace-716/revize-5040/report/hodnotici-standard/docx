--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R511EB075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR511EB075" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR511EB075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54B7A15F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54B7A15F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54B7A15F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13490,51 +13490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21953,51 +21953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23463,51 +23463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,51 +24269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24913,84 +24913,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 15:10:30</w:t>
+        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48B80662"/>
+    <w:nsid w:val="216FDD90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25076,51 +25076,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="045959EE"/>
+    <w:nsid w:val="7EF58986"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25206,51 +25206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0738C015"/>
+    <w:nsid w:val="70DDE038"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25336,51 +25336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="447C2E08"/>
+    <w:nsid w:val="2370F0C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25466,51 +25466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6CB04D78"/>
+    <w:nsid w:val="67FB9358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>