--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54B7A15F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54B7A15F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54B7A15F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BFE41BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BFE41BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BFE41BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13490,51 +13490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21953,51 +21953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23463,51 +23463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,51 +24269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24913,84 +24913,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 17.6.2026 16:39:45</w:t>
+        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="216FDD90"/>
+    <w:nsid w:val="4213F158"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25076,51 +25076,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EF58986"/>
+    <w:nsid w:val="143089B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25206,51 +25206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70DDE038"/>
+    <w:nsid w:val="3E639266"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25336,51 +25336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2370F0C7"/>
+    <w:nsid w:val="4E10D248"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25466,51 +25466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="67FB9358"/>
+    <w:nsid w:val="5B143851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>