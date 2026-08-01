--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BFE41BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BFE41BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BFE41BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CDA3066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CDA3066" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CDA3066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13490,51 +13490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21953,51 +21953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23463,51 +23463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,51 +24269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24913,84 +24913,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 11.7.2026 23:11:33</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4213F158"/>
+    <w:nsid w:val="43E963AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25076,51 +25076,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="143089B4"/>
+    <w:nsid w:val="5CB537F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25206,51 +25206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E639266"/>
+    <w:nsid w:val="1B1D3B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25336,51 +25336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4E10D248"/>
+    <w:nsid w:val="38E58D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25466,51 +25466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B143851"/>
+    <w:nsid w:val="58DA3899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>