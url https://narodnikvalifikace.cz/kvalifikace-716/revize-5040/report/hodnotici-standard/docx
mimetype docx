--- v6 (2026-08-01)
+++ v7 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CDA3066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CDA3066" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CDA3066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R448195A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR448195A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR448195A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13490,51 +13490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21953,51 +21953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23463,51 +23463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,51 +24269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24913,84 +24913,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 12:19:23</w:t>
+        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43E963AB"/>
+    <w:nsid w:val="3F596ED9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25076,51 +25076,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CB537F1"/>
+    <w:nsid w:val="6F9927D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25206,51 +25206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B1D3B4E"/>
+    <w:nsid w:val="2354148E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25336,51 +25336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="38E58D2A"/>
+    <w:nsid w:val="46B40779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25466,51 +25466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="58DA3899"/>
+    <w:nsid w:val="405B8B23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>