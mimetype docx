--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R448195A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR448195A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR448195A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4883D093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4883D093" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4883D093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 1:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 1:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3370,51 +3370,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 1:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3821,51 +3821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 1:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13490,51 +13490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 1:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21953,51 +21953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 1:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23463,51 +23463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 1:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24269,51 +24269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3,5 až 4,5 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 1:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24913,84 +24913,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 1.8.2026 13:53:01</w:t>
+        <w:t>Kouč/koučka, 22.8.2026 1:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F596ED9"/>
+    <w:nsid w:val="614250EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25076,51 +25076,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F9927D9"/>
+    <w:nsid w:val="270E0B09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25206,51 +25206,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2354148E"/>
+    <w:nsid w:val="279BC8FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25336,51 +25336,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46B40779"/>
+    <w:nsid w:val="0AA423EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25466,51 +25466,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="405B8B23"/>
+    <w:nsid w:val="6033D8D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>