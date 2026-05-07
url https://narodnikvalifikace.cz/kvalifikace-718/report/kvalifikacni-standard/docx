--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R746EF479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR746EF479" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR746EF479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R923E2FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR923E2FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR923E2FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 17.4.2026 2:06:20</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 7.5.2026 16:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,51 +2004,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce připraví a přinese psací a kreslicí potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 17.4.2026 2:06:20</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 7.5.2026 16:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2151,51 +2151,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 17.4.2026 2:06:20</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 7.5.2026 16:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 17.4.2026 2:06:20</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 7.5.2026 16:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>