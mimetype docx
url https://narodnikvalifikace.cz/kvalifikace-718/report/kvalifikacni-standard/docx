--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R923E2FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR923E2FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR923E2FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78E4A6F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78E4A6F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78E4A6F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 7.5.2026 16:07:43</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,51 +2004,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce připraví a přinese psací a kreslicí potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 7.5.2026 16:07:43</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2151,51 +2151,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 7.5.2026 16:07:43</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 7.5.2026 16:07:43</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>