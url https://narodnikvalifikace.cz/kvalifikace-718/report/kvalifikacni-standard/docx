--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78E4A6F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78E4A6F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78E4A6F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R223D2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR223D2467" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR223D2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 28.5.2026 1:23:58</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,51 +2004,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce připraví a přinese psací a kreslicí potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 28.5.2026 1:23:58</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2151,51 +2151,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 28.5.2026 1:23:58</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 28.5.2026 1:23:58</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>