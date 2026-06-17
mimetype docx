--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R223D2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR223D2467" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR223D2467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R122365B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR122365B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR122365B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:18:59</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,51 +2004,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce připraví a přinese psací a kreslicí potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:18:59</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2151,51 +2151,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:18:59</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:18:59</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>