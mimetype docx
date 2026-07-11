--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R122365B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR122365B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR122365B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18227381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18227381" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18227381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:44:52</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 2:18:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,51 +2004,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce připraví a přinese psací a kreslicí potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:44:52</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 2:18:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2151,51 +2151,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:44:52</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 2:18:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 17.6.2026 11:44:52</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 2:18:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>