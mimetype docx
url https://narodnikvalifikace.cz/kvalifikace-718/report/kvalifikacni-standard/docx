--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18227381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18227381" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18227381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40CA47A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40CA47A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40CA47A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 2:18:53</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 3:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,51 +2004,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce připraví a přinese psací a kreslicí potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 2:18:53</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 3:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2151,51 +2151,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 2:18:53</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 3:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 2:18:53</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 3:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>