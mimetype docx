--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40CA47A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40CA47A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40CA47A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R130DB5C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR130DB5C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR130DB5C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 3:30:06</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 9:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,51 +2004,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce připraví a přinese psací a kreslicí potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 3:30:06</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 9:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2151,51 +2151,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 3:30:06</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 9:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 11.7.2026 3:30:06</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 9:36:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>