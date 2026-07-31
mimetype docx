--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R130DB5C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR130DB5C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR130DB5C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF917B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF917B75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF917B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 9:36:28</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 12:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,51 +2004,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce připraví a přinese psací a kreslicí potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 9:36:28</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 12:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2151,51 +2151,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 9:36:28</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 12:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 9:36:28</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 12:40:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>