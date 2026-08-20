--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF917B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF917B75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF917B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27DAA514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27DAA514" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27DAA514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 12:40:58</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,51 +2004,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce připraví a přinese psací a kreslicí potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 12:40:58</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2151,51 +2151,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 12:40:58</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 31.7.2026 12:40:58</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>