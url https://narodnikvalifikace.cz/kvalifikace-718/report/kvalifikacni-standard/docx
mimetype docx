--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27DAA514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27DAA514" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27DAA514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25AA3E9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25AA3E9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25AA3E9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 20.8.2026 14:34:29</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 9.9.2026 19:07:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2004,51 +2004,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si ke zkoušce připraví a přinese psací a kreslicí potřeby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 20.8.2026 14:34:29</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 9.9.2026 19:07:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2151,51 +2151,51 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 20.8.2026 14:34:29</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 9.9.2026 19:07:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2556,51 +2556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva - oděvní družstvo Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač / technička střihačka, 20.8.2026 14:34:29</w:t>
+        <w:t>Oděvní technik střihač / technička střihačka, 9.9.2026 19:07:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>