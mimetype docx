--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59A4101C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59A4101C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59A4101C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16F6F22B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16F6F22B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16F6F22B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.4.2026 0:27:37</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.4.2026 0:27:37</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.4.2026 0:27:37</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.4.2026 0:27:37</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5140,51 +5140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.4.2026 0:27:37</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.4.2026 0:27:37</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7146,51 +7146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.4.2026 0:27:37</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7551,84 +7551,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.4.2026 0:27:37</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45EF9177"/>
+    <w:nsid w:val="26FB8FE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7714,51 +7714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D3455F5"/>
+    <w:nsid w:val="7329D93E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7844,51 +7844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06A667C2"/>
+    <w:nsid w:val="233DB29A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>