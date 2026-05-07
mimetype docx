--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16F6F22B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16F6F22B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16F6F22B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FF1BF53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FF1BF53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FF1BF53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5140,51 +5140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7146,51 +7146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7551,84 +7551,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 17:20:14</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26FB8FE4"/>
+    <w:nsid w:val="054B414C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7714,51 +7714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7329D93E"/>
+    <w:nsid w:val="1E84E41D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7844,51 +7844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="233DB29A"/>
+    <w:nsid w:val="47A12778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>