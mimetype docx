--- v2 (2026-05-07)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FF1BF53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FF1BF53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FF1BF53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R626C3826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR626C3826" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR626C3826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5140,51 +5140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7146,51 +7146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7551,84 +7551,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:08:56</w:t>
+        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="054B414C"/>
+    <w:nsid w:val="13A1E1BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7714,51 +7714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E84E41D"/>
+    <w:nsid w:val="36228B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7844,51 +7844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="47A12778"/>
+    <w:nsid w:val="714D9944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>