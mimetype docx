--- v3 (2026-05-07)
+++ v4 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R626C3826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR626C3826" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR626C3826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BE48941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BE48941" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BE48941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5140,51 +5140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7146,51 +7146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7551,84 +7551,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 7.5.2026 18:12:55</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="13A1E1BF"/>
+    <w:nsid w:val="27DB50C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7714,51 +7714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36228B7C"/>
+    <w:nsid w:val="2DB2C734"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7844,51 +7844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="714D9944"/>
+    <w:nsid w:val="3DA16215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>