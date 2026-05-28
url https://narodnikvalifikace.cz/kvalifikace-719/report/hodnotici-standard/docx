--- v4 (2026-05-28)
+++ v5 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BE48941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BE48941" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BE48941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51E16F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51E16F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51E16F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5140,51 +5140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7146,51 +7146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7551,84 +7551,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:30:02</w:t>
+        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27DB50C7"/>
+    <w:nsid w:val="794A31D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7714,51 +7714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DB2C734"/>
+    <w:nsid w:val="1EAF3EB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7844,51 +7844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DA16215"/>
+    <w:nsid w:val="13F65ECC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>