--- v5 (2026-05-28)
+++ v6 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51E16F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51E16F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51E16F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E4A5C1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E4A5C1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E4A5C1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5140,51 +5140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7146,51 +7146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7551,84 +7551,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 28.5.2026 2:37:15</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="794A31D5"/>
+    <w:nsid w:val="66E0A0AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7714,51 +7714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EAF3EB7"/>
+    <w:nsid w:val="289A9C3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7844,51 +7844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="13F65ECC"/>
+    <w:nsid w:val="515C75F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>