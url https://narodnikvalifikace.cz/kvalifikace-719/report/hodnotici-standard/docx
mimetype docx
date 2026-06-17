--- v6 (2026-06-17)
+++ v7 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E4A5C1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E4A5C1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E4A5C1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E587766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E587766" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E587766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5140,51 +5140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7146,51 +7146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7551,84 +7551,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 9:36:31</w:t>
+        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66E0A0AF"/>
+    <w:nsid w:val="5DF2A7D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7714,51 +7714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="289A9C3F"/>
+    <w:nsid w:val="6A54E732"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7844,51 +7844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="515C75F1"/>
+    <w:nsid w:val="78983761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>