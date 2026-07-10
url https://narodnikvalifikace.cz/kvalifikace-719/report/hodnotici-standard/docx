--- v7 (2026-06-17)
+++ v8 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E587766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E587766" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E587766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26E26A39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26E26A39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26E26A39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
+        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
+        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
+        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
+        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5140,51 +5140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
+        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
+        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7146,51 +7146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
+        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7551,84 +7551,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 17.6.2026 11:19:33</w:t>
+        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DF2A7D3"/>
+    <w:nsid w:val="4F41E3E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7714,51 +7714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A54E732"/>
+    <w:nsid w:val="632E317E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7844,51 +7844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78983761"/>
+    <w:nsid w:val="771B9CCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>