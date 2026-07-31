--- v8 (2026-07-10)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26E26A39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26E26A39" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26E26A39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B421C2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B421C2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B421C2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
+        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
+        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
+        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
+        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5140,51 +5140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
+        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
+        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7146,51 +7146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
+        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7551,84 +7551,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 11.7.2026 0:55:38</w:t>
+        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F41E3E4"/>
+    <w:nsid w:val="4D2BAD94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7714,51 +7714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="632E317E"/>
+    <w:nsid w:val="68D998BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7844,51 +7844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="771B9CCB"/>
+    <w:nsid w:val="553C8B57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>