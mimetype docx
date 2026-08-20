--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B421C2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B421C2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B421C2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B822945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B822945" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B822945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
+        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
+        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
+        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
+        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5140,51 +5140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
+        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
+        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7146,51 +7146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
+        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7551,84 +7551,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 31.7.2026 9:36:23</w:t>
+        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D2BAD94"/>
+    <w:nsid w:val="5DE18DF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7714,51 +7714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68D998BA"/>
+    <w:nsid w:val="04890B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7844,51 +7844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="553C8B57"/>
+    <w:nsid w:val="05B12281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>