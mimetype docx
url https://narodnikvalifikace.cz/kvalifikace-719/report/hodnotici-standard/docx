--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B822945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B822945" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B822945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36AFBC64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36AFBC64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36AFBC64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
+        <w:t>Oděvní technik/technička kvality, 9.9.2026 19:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
+        <w:t>Oděvní technik/technička kvality, 9.9.2026 19:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2830,51 +2830,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
+        <w:t>Oděvní technik/technička kvality, 9.9.2026 19:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
+        <w:t>Oděvní technik/technička kvality, 9.9.2026 19:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5140,51 +5140,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
+        <w:t>Oděvní technik/technička kvality, 9.9.2026 19:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6057,51 +6057,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
+        <w:t>Oděvní technik/technička kvality, 9.9.2026 19:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7146,51 +7146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
+        <w:t>Oděvní technik/technička kvality, 9.9.2026 19:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7551,84 +7551,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, v. d. Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik/technička kvality, 20.8.2026 13:33:17</w:t>
+        <w:t>Oděvní technik/technička kvality, 9.9.2026 19:07:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5DE18DF5"/>
+    <w:nsid w:val="2CFFA0EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7714,51 +7714,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04890B89"/>
+    <w:nsid w:val="5CBEEF27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7844,51 +7844,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05B12281"/>
+    <w:nsid w:val="70346376"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>