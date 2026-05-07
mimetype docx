--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R300AFDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR300AFDF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR300AFDF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F094B90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F094B90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F094B90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.4.2026 2:08:43</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.4.2026 2:08:43</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2548,51 +2548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.4.2026 2:08:43</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3465,51 +3465,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.4.2026 2:08:43</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4558,51 +4558,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.4.2026 2:08:43</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5009,51 +5009,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.4.2026 2:08:43</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5590,51 +5590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.4.2026 2:08:43</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6507,51 +6507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.4.2026 2:08:43</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7528,51 +7528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.4.2026 2:08:43</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8101,84 +8101,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Maděra a Šípek, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.4.2026 2:08:43</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FEC6E22"/>
+    <w:nsid w:val="1ECF7BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8264,51 +8264,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A94A1AD"/>
+    <w:nsid w:val="6ABAB7A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8394,51 +8394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E1CDA16"/>
+    <w:nsid w:val="27C4B600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="534D7459"/>
+    <w:nsid w:val="160AD2A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>