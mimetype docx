--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F094B90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F094B90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F094B90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B8C4A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B8C4A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B8C4A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2548,51 +2548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3465,51 +3465,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4558,51 +4558,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5009,51 +5009,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5590,51 +5590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6507,51 +6507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7528,51 +7528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8101,84 +8101,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Maděra a Šípek, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 7.5.2026 19:12:07</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1ECF7BB0"/>
+    <w:nsid w:val="450F9157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8264,51 +8264,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ABAB7A4"/>
+    <w:nsid w:val="4E7CAB3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8394,51 +8394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27C4B600"/>
+    <w:nsid w:val="61C437D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="160AD2A0"/>
+    <w:nsid w:val="6042FDB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>