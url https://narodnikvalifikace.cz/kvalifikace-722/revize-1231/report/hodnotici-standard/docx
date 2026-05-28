--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B8C4A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B8C4A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B8C4A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B55177C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B55177C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B55177C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2548,51 +2548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3465,51 +3465,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4558,51 +4558,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5009,51 +5009,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5590,51 +5590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6507,51 +6507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7528,51 +7528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8101,84 +8101,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Maděra a Šípek, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:21:03</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="450F9157"/>
+    <w:nsid w:val="201496AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8264,51 +8264,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E7CAB3F"/>
+    <w:nsid w:val="1E5AE286"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8394,51 +8394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61C437D2"/>
+    <w:nsid w:val="53E57311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6042FDB6"/>
+    <w:nsid w:val="706B911A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>