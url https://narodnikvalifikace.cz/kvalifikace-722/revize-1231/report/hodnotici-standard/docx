--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B55177C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B55177C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B55177C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70F7E40C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70F7E40C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70F7E40C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2548,51 +2548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3465,51 +3465,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4558,51 +4558,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5009,51 +5009,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5590,51 +5590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6507,51 +6507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7528,51 +7528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8101,84 +8101,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Maděra a Šípek, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 28.5.2026 5:29:49</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="201496AC"/>
+    <w:nsid w:val="11FDE115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8264,51 +8264,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E5AE286"/>
+    <w:nsid w:val="3048DC44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8394,51 +8394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53E57311"/>
+    <w:nsid w:val="1B61FE65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="706B911A"/>
+    <w:nsid w:val="7910A6A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>