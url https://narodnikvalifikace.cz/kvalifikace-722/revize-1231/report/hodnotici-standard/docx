--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70F7E40C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70F7E40C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70F7E40C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59E2EB0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59E2EB0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59E2EB0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2548,51 +2548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3465,51 +3465,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4558,51 +4558,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5009,51 +5009,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5590,51 +5590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6507,51 +6507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7528,51 +7528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8101,84 +8101,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Maděra a Šípek, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 13:09:20</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11FDE115"/>
+    <w:nsid w:val="22CEE3FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8264,51 +8264,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3048DC44"/>
+    <w:nsid w:val="538865C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8394,51 +8394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B61FE65"/>
+    <w:nsid w:val="4BBC69DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7910A6A6"/>
+    <w:nsid w:val="04E85CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>