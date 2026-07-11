--- v5 (2026-06-17)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59E2EB0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59E2EB0A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59E2EB0A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39E669DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39E669DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39E669DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2548,51 +2548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3465,51 +3465,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4558,51 +4558,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5009,51 +5009,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5590,51 +5590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6507,51 +6507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7528,51 +7528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8101,84 +8101,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Maděra a Šípek, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 17.6.2026 14:46:50</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22CEE3FB"/>
+    <w:nsid w:val="75A3B8FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8264,51 +8264,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="538865C3"/>
+    <w:nsid w:val="4BD029C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8394,51 +8394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BBC69DB"/>
+    <w:nsid w:val="1178DBA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04E85CB8"/>
+    <w:nsid w:val="36C53FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>