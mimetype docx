--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39E669DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39E669DC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39E669DC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D2A55E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D2A55E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D2A55E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2548,51 +2548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3465,51 +3465,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4558,51 +4558,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5009,51 +5009,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5590,51 +5590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6507,51 +6507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7528,51 +7528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8101,84 +8101,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Maděra a Šípek, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 11.7.2026 4:49:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="75A3B8FD"/>
+    <w:nsid w:val="2775C067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8264,51 +8264,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BD029C8"/>
+    <w:nsid w:val="7435657D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8394,51 +8394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1178DBA8"/>
+    <w:nsid w:val="28CCA6E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36C53FF8"/>
+    <w:nsid w:val="0A764523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>