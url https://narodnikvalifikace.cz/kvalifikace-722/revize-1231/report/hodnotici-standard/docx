--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D2A55E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D2A55E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D2A55E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R580A3EE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR580A3EE6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR580A3EE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2548,51 +2548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3465,51 +3465,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4558,51 +4558,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5009,51 +5009,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5590,51 +5590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6507,51 +6507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7528,51 +7528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8101,84 +8101,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Maděra a Šípek, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 19:37:25</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2775C067"/>
+    <w:nsid w:val="204CBDD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8264,51 +8264,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7435657D"/>
+    <w:nsid w:val="6F9B19B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8394,51 +8394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28CCA6E0"/>
+    <w:nsid w:val="788D71BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A764523"/>
+    <w:nsid w:val="4DBE4C11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>