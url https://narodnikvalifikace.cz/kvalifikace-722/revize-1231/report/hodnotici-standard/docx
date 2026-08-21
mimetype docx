--- v8 (2026-07-31)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R580A3EE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR580A3EE6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR580A3EE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D1735B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D1735B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D1735B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 21.8.2026 2:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 21.8.2026 2:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2548,51 +2548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 21.8.2026 2:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3465,51 +3465,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 21.8.2026 2:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4558,51 +4558,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 21.8.2026 2:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5009,51 +5009,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 21.8.2026 2:47:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5590,51 +5590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 21.8.2026 2:47:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6507,51 +6507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 21.8.2026 2:47:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7528,51 +7528,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 21.8.2026 2:47:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8101,84 +8101,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Maděra a Šípek, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavbyvedoucí energetických zařízení, 31.7.2026 21:04:32</w:t>
+        <w:t>Stavbyvedoucí energetických zařízení, 21.8.2026 2:47:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="204CBDD3"/>
+    <w:nsid w:val="7ED9E7D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8264,51 +8264,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F9B19B8"/>
+    <w:nsid w:val="75005B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8394,51 +8394,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="788D71BD"/>
+    <w:nsid w:val="1F06DEA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DBE4C11"/>
+    <w:nsid w:val="6612DAD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>