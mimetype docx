--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17EA562E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17EA562E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17EA562E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A4FF7FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A4FF7FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A4FF7FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.4.2026 0:27:29</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.4.2026 0:27:29</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.4.2026 0:27:29</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3308,51 +3308,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.4.2026 0:27:29</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4337,51 +4337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.4.2026 0:27:29</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.4.2026 0:27:29</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7842,51 +7842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.4.2026 0:27:29</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8155,51 +8155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.4.2026 0:27:29</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8728,84 +8728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.4.2026 0:27:29</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="518F8642"/>
+    <w:nsid w:val="1512AA7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8891,51 +8891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47F54EEC"/>
+    <w:nsid w:val="6FDE4ED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9021,51 +9021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CAA10AA"/>
+    <w:nsid w:val="4CBBD591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>