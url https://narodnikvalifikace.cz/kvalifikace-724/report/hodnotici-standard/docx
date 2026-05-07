--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A4FF7FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A4FF7FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A4FF7FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CFA2AFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CFA2AFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CFA2AFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3308,51 +3308,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4337,51 +4337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7842,51 +7842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8155,51 +8155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8728,84 +8728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 17:20:20</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1512AA7E"/>
+    <w:nsid w:val="0343F96F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8891,51 +8891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6FDE4ED8"/>
+    <w:nsid w:val="065EF864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9021,51 +9021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CBBD591"/>
+    <w:nsid w:val="526F9E89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>