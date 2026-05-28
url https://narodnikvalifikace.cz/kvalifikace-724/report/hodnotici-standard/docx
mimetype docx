--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CFA2AFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CFA2AFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CFA2AFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R462C2EC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR462C2EC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR462C2EC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3308,51 +3308,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4337,51 +4337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7842,51 +7842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8155,51 +8155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8728,84 +8728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 7.5.2026 18:08:50</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0343F96F"/>
+    <w:nsid w:val="5EB7C58A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8891,51 +8891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="065EF864"/>
+    <w:nsid w:val="5611ECB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9021,51 +9021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="526F9E89"/>
+    <w:nsid w:val="7D7CAAAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>