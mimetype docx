--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R462C2EC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR462C2EC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR462C2EC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BB13F46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BB13F46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BB13F46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3308,51 +3308,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4337,51 +4337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7842,51 +7842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8155,51 +8155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8728,84 +8728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 28.5.2026 2:30:06</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EB7C58A"/>
+    <w:nsid w:val="71996F78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8891,51 +8891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5611ECB4"/>
+    <w:nsid w:val="2B3A415D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9021,51 +9021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D7CAAAC"/>
+    <w:nsid w:val="6AB7687E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>