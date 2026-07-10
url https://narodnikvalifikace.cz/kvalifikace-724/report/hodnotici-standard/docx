--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BB13F46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BB13F46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BB13F46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E3FBF99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E3FBF99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E3FBF99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -785,68 +785,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9196"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1591,68 +1591,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2900,68 +2900,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14435"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3297,68 +3297,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4442"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4326,68 +4326,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -5315,68 +5315,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -7831,68 +7831,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8144,68 +8144,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8717,95 +8717,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 17.6.2026 9:36:14</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71996F78"/>
+    <w:nsid w:val="037CD7AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8891,51 +8891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B3A415D"/>
+    <w:nsid w:val="7A75DFB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9021,51 +9021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6AB7687E"/>
+    <w:nsid w:val="59ADA8DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>