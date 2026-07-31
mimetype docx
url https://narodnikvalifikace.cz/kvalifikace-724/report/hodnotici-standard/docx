--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E3FBF99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E3FBF99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E3FBF99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R445351BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR445351BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR445351BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -785,68 +785,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9196"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1591,68 +1591,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10836"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2900,68 +2900,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14435"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3297,68 +3297,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4442"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4326,68 +4326,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -5315,68 +5315,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -7831,68 +7831,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8144,68 +8144,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8717,95 +8717,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 11.7.2026 1:01:23</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="037CD7AD"/>
+    <w:nsid w:val="237BC1B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8891,51 +8891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A75DFB9"/>
+    <w:nsid w:val="4CC12683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9021,51 +9021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59ADA8DC"/>
+    <w:nsid w:val="46FC8062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>