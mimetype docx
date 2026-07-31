--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R445351BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR445351BB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR445351BB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F101175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F101175" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F101175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3308,51 +3308,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4337,51 +4337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7842,51 +7842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8155,51 +8155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8728,84 +8728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 9:53:39</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="237BC1B7"/>
+    <w:nsid w:val="423E7CBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8891,51 +8891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CC12683"/>
+    <w:nsid w:val="7E7CEF07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9021,51 +9021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46FC8062"/>
+    <w:nsid w:val="0F17981F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>