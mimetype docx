--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F101175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F101175" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F101175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73E024B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73E024B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73E024B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 20.8.2026 22:50:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1602,51 +1602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 20.8.2026 22:50:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2911,51 +2911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 20.8.2026 22:50:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3308,51 +3308,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 20.8.2026 22:50:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4337,51 +4337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 20.8.2026 22:50:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 20.8.2026 22:50:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7842,51 +7842,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 20.8.2026 22:50:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8155,51 +8155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné zkoušky je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 20.8.2026 22:50:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8728,84 +8728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 31.7.2026 12:57:21</w:t>
+        <w:t>Výrobce a opravář / výrobkyně a opravářka dechových žesťových hudebních nástrojů, 20.8.2026 22:50:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="423E7CBC"/>
+    <w:nsid w:val="4550F5E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8891,51 +8891,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E7CEF07"/>
+    <w:nsid w:val="41F632E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9021,51 +9021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F17981F"/>
+    <w:nsid w:val="7FC70065"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>