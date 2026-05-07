--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39B21726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39B21726" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39B21726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B445F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B445F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B445F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.4.2026 1:56:49</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.4.2026 1:56:49</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.4.2026 1:56:49</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.4.2026 1:56:49</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.4.2026 1:56:49</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6483,51 +6483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.4.2026 1:56:49</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.4.2026 1:56:49</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9197,51 +9197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.4.2026 1:56:49</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9714,84 +9714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Compu Group Medical Česká republika, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.4.2026 1:56:49</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E0BAC95"/>
+    <w:nsid w:val="27386C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9877,51 +9877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EE921DA"/>
+    <w:nsid w:val="47C8EC2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10007,51 +10007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CD6ED4D"/>
+    <w:nsid w:val="66406FB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10137,51 +10137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13702B92"/>
+    <w:nsid w:val="093C8F1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>