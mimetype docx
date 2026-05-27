--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B445F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B445F5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B445F5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C170405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C170405" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C170405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6483,51 +6483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9197,51 +9197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9714,84 +9714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Compu Group Medical Česká republika, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 7.5.2026 18:09:03</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27386C59"/>
+    <w:nsid w:val="76A71642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9877,51 +9877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47C8EC2A"/>
+    <w:nsid w:val="0B4E7EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10007,51 +10007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="66406FB6"/>
+    <w:nsid w:val="54AC641E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10137,51 +10137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="093C8F1C"/>
+    <w:nsid w:val="0F3E0116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>