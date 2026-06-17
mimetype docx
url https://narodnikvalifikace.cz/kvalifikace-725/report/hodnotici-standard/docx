--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C170405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C170405" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C170405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4350717B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4350717B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4350717B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6483,51 +6483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9197,51 +9197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9714,84 +9714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Compu Group Medical Česká republika, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 27.5.2026 23:54:35</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76A71642"/>
+    <w:nsid w:val="1FBA075C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9877,51 +9877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B4E7EA4"/>
+    <w:nsid w:val="657B8AB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10007,51 +10007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54AC641E"/>
+    <w:nsid w:val="0D4820F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10137,51 +10137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0F3E0116"/>
+    <w:nsid w:val="0277BDB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>