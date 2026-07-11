--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4350717B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4350717B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4350717B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7639F09D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7639F09D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7639F09D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6483,51 +6483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9197,51 +9197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9714,84 +9714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Compu Group Medical Česká republika, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 17.6.2026 9:16:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1FBA075C"/>
+    <w:nsid w:val="4D4AEB48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9877,51 +9877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="657B8AB0"/>
+    <w:nsid w:val="4C8008EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10007,51 +10007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0D4820F9"/>
+    <w:nsid w:val="0FFC1EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10137,51 +10137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0277BDB1"/>
+    <w:nsid w:val="28BE19AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>