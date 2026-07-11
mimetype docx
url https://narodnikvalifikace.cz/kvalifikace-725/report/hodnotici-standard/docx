--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7639F09D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7639F09D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7639F09D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58B75747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58B75747" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58B75747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6483,51 +6483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9197,51 +9197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9714,84 +9714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Compu Group Medical Česká republika, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:18:42</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D4AEB48"/>
+    <w:nsid w:val="2A738FC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9877,51 +9877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C8008EF"/>
+    <w:nsid w:val="3236911C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10007,51 +10007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FFC1EB1"/>
+    <w:nsid w:val="2F9A90E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10137,51 +10137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28BE19AD"/>
+    <w:nsid w:val="2957F659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>