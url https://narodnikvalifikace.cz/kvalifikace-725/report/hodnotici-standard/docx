--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58B75747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58B75747" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58B75747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E6DAEA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E6DAEA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E6DAEA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6483,51 +6483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9197,51 +9197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9714,84 +9714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Compu Group Medical Česká republika, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 2:23:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2A738FC6"/>
+    <w:nsid w:val="4866EA35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9877,51 +9877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3236911C"/>
+    <w:nsid w:val="67D38F73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10007,51 +10007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F9A90E5"/>
+    <w:nsid w:val="1E801D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10137,51 +10137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2957F659"/>
+    <w:nsid w:val="762C2E4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>