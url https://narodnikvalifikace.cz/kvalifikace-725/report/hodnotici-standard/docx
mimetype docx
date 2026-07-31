--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E6DAEA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E6DAEA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E6DAEA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E643FE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E643FE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E643FE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6483,51 +6483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9197,51 +9197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9714,84 +9714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Compu Group Medical Česká republika, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 11.7.2026 3:30:12</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4866EA35"/>
+    <w:nsid w:val="03BEEA14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9877,51 +9877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67D38F73"/>
+    <w:nsid w:val="17518DE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10007,51 +10007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1E801D25"/>
+    <w:nsid w:val="5B5589B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10137,51 +10137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="762C2E4D"/>
+    <w:nsid w:val="21252E44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>