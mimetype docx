--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E643FE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E643FE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E643FE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22B0D261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22B0D261" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22B0D261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6483,51 +6483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9197,51 +9197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9714,84 +9714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Compu Group Medical Česká republika, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 31.7.2026 9:54:19</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="03BEEA14"/>
+    <w:nsid w:val="78DD1528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9877,51 +9877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17518DE0"/>
+    <w:nsid w:val="6D1D61FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10007,51 +10007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B5589B4"/>
+    <w:nsid w:val="2004BED8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10137,51 +10137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="21252E44"/>
+    <w:nsid w:val="0DCA4678"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>