--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22B0D261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22B0D261" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22B0D261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52CA9349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52CA9349" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52CA9349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 9.9.2026 19:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 9.9.2026 19:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3174,51 +3174,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 9.9.2026 19:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 9.9.2026 19:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4738,51 +4738,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 9.9.2026 19:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6483,51 +6483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 9.9.2026 19:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 9.9.2026 19:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9197,51 +9197,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 9.9.2026 19:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9714,84 +9714,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Compu Group Medical Česká republika, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Interiérový poradce / interiérová poradkyně, 20.8.2026 15:42:34</w:t>
+        <w:t>Interiérový poradce / interiérová poradkyně, 9.9.2026 19:24:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78DD1528"/>
+    <w:nsid w:val="1293E201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9877,51 +9877,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D1D61FD"/>
+    <w:nsid w:val="68C43671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10007,51 +10007,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2004BED8"/>
+    <w:nsid w:val="6AAF749D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10137,51 +10137,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DCA4678"/>
+    <w:nsid w:val="368C7B81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>