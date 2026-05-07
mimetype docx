--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26EFF8FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26EFF8FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26EFF8FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R391EBDAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR391EBDAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR391EBDAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.4.2026 0:00:33</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.4.2026 0:00:33</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2141,51 +2141,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.4.2026 0:00:33</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3450,51 +3450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikajíci fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.4.2026 0:00:33</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4943,51 +4943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.4.2026 0:00:33</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.4.2026 0:00:33</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,84 +5634,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.4.2026 0:00:33</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16909388"/>
+    <w:nsid w:val="41A92C7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5797,51 +5797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06417038"/>
+    <w:nsid w:val="32384025"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5927,51 +5927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DB23AB7"/>
+    <w:nsid w:val="367B1941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>