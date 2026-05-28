--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R391EBDAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR391EBDAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR391EBDAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DCCF32B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DCCF32B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DCCF32B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2141,51 +2141,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3450,51 +3450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikajíci fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4943,51 +4943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,84 +5634,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.5.2026 18:19:09</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41A92C7C"/>
+    <w:nsid w:val="05D074BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5797,51 +5797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32384025"/>
+    <w:nsid w:val="0CA6B96C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5927,51 +5927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="367B1941"/>
+    <w:nsid w:val="3A458855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>