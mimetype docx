--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4DCCF32B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4DCCF32B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4DCCF32B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R585A2ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR585A2ED1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR585A2ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2141,51 +2141,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3450,51 +3450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikajíci fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4943,51 +4943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,84 +5634,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.5.2026 3:20:59</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05D074BC"/>
+    <w:nsid w:val="3223E637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5797,51 +5797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CA6B96C"/>
+    <w:nsid w:val="5577E37D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5927,51 +5927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A458855"/>
+    <w:nsid w:val="381CFA41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>