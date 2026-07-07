--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R585A2ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR585A2ED1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR585A2ED1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75DD985A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75DD985A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75DD985A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2141,51 +2141,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3450,51 +3450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikajíci fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4943,51 +4943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,84 +5634,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.6.2026 13:52:07</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3223E637"/>
+    <w:nsid w:val="1AABAB59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5797,51 +5797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5577E37D"/>
+    <w:nsid w:val="4D72C37F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5927,51 +5927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="381CFA41"/>
+    <w:nsid w:val="0DFDB656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>