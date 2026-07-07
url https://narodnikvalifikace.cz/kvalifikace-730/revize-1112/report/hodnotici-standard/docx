--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75DD985A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75DD985A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75DD985A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R540F9420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR540F9420" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR540F9420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2141,51 +2141,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3450,51 +3450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikajíci fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4943,51 +4943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,84 +5634,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 15:31:55</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1AABAB59"/>
+    <w:nsid w:val="47D1D1E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5797,51 +5797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D72C37F"/>
+    <w:nsid w:val="0FC6E76B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5927,51 +5927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DFDB656"/>
+    <w:nsid w:val="0E330B54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>