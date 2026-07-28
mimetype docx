--- v5 (2026-07-07)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R540F9420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR540F9420" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR540F9420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DFB5D09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DFB5D09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DFB5D09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2141,51 +2141,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3450,51 +3450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikajíci fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4943,51 +4943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,84 +5634,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 7.7.2026 16:35:47</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47D1D1E4"/>
+    <w:nsid w:val="6DA049A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5797,51 +5797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FC6E76B"/>
+    <w:nsid w:val="4ABACC94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5927,51 +5927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E330B54"/>
+    <w:nsid w:val="46DE8DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>