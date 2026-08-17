--- v6 (2026-07-28)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DFB5D09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DFB5D09" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DFB5D09" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D98011F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D98011F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D98011F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2141,51 +2141,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3450,51 +3450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikajíci fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4943,51 +4943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,84 +5634,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 28.7.2026 6:43:15</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DA049A8"/>
+    <w:nsid w:val="3B8AB7EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5797,51 +5797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4ABACC94"/>
+    <w:nsid w:val="323FC0B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5927,51 +5927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46DE8DE8"/>
+    <w:nsid w:val="3A538740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>