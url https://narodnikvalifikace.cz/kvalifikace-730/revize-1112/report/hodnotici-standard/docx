--- v7 (2026-08-17)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D98011F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D98011F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D98011F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R663650DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR663650DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR663650DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2141,51 +2141,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3450,51 +3450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikajíci fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4943,51 +4943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,84 +5634,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 20:21:49</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B8AB7EC"/>
+    <w:nsid w:val="5A302367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5797,51 +5797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="323FC0B8"/>
+    <w:nsid w:val="7F816A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5927,51 +5927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A538740"/>
+    <w:nsid w:val="58F6C7AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>