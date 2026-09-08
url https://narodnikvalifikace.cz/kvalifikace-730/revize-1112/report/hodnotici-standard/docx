--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R663650DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR663650DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR663650DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F0D66C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F0D66C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F0D66C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -634,51 +634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 8.9.2026 7:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 8.9.2026 7:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2141,51 +2141,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 8.9.2026 7:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3450,51 +3450,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikajíci fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 8.9.2026 7:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4943,51 +4943,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 8.9.2026 7:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 8.9.2026 7:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5634,84 +5634,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Provozní deklarant mezinárodního poštovního provozu, 17.8.2026 21:23:46</w:t>
+        <w:t>Provozní deklarant mezinárodního poštovního provozu, 8.9.2026 7:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A302367"/>
+    <w:nsid w:val="42BAFEBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5797,51 +5797,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F816A2C"/>
+    <w:nsid w:val="2A8A8AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -5927,51 +5927,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58F6C7AE"/>
+    <w:nsid w:val="0FE69C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>