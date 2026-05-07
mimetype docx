--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R601707FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR601707FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR601707FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52D7A894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52D7A894" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52D7A894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.4.2026 2:08:54</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.4.2026 2:08:54</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.4.2026 2:08:54</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.4.2026 2:08:54</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.4.2026 2:08:54</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.4.2026 2:08:54</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.4.2026 2:08:54</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F63CB89"/>
+    <w:nsid w:val="361E567E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E5EA328"/>
+    <w:nsid w:val="1C581DD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="346F2599"/>
+    <w:nsid w:val="21524AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>