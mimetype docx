--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R52D7A894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR52D7A894" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR52D7A894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BBBB962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BBBB962" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BBBB962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 7.5.2026 19:08:20</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="361E567E"/>
+    <w:nsid w:val="6D1020A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C581DD5"/>
+    <w:nsid w:val="1FC9F5F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21524AF9"/>
+    <w:nsid w:val="35B91271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>