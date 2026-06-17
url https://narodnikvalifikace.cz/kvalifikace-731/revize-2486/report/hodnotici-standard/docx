--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BBBB962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BBBB962" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BBBB962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74A2FF7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74A2FF7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74A2FF7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 28.5.2026 3:20:52</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D1020A1"/>
+    <w:nsid w:val="17E585A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FC9F5F8"/>
+    <w:nsid w:val="55C14FEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="35B91271"/>
+    <w:nsid w:val="767206E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>