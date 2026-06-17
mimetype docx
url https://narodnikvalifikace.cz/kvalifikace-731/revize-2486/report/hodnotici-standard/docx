--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74A2FF7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74A2FF7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74A2FF7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6267E36D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6267E36D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6267E36D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 13:07:50</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17E585A9"/>
+    <w:nsid w:val="51062E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55C14FEC"/>
+    <w:nsid w:val="04B30C80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="767206E4"/>
+    <w:nsid w:val="3B2A8493"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>