--- v4 (2026-06-17)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6267E36D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6267E36D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6267E36D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64B7E183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64B7E183" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64B7E183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 17.6.2026 14:45:41</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51062E66"/>
+    <w:nsid w:val="49BB241D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04B30C80"/>
+    <w:nsid w:val="6C7797DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B2A8493"/>
+    <w:nsid w:val="395240C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>