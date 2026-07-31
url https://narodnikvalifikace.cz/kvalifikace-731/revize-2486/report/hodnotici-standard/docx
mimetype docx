--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64B7E183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64B7E183" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64B7E183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66A2D14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66A2D14B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66A2D14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 11.7.2026 3:46:33</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49BB241D"/>
+    <w:nsid w:val="61AC3387"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C7797DD"/>
+    <w:nsid w:val="02D6A791"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="395240C7"/>
+    <w:nsid w:val="0CBA049D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>