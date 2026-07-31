--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66A2D14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66A2D14B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66A2D14B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C483782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C483782" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C483782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:23</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:23</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:24</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:24</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:24</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:24</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 18:22:24</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61AC3387"/>
+    <w:nsid w:val="4B1DA6C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02D6A791"/>
+    <w:nsid w:val="0E1A29DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CBA049D"/>
+    <w:nsid w:val="31AF2051"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>