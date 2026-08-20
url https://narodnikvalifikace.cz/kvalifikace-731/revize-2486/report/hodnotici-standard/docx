--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C483782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C483782" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C483782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23317558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23317558" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23317558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 21.8.2026 0:58:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 21.8.2026 0:58:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 21.8.2026 0:58:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 21.8.2026 0:58:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 21.8.2026 0:58:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 21.8.2026 0:58:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 31.7.2026 19:56:29</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 21.8.2026 0:58:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B1DA6C9"/>
+    <w:nsid w:val="4BC403AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E1A29DD"/>
+    <w:nsid w:val="32AF9EE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31AF2051"/>
+    <w:nsid w:val="1ACFD827"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>