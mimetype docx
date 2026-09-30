--- v8 (2026-09-09)
+++ v9 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F5F4B28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F5F4B28" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F5F4B28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55E37CF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55E37CF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55E37CF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Expedient/expedientka metalurgických výrobků, 10.9.2026 0:26:28</w:t>
+        <w:t>Expedient/expedientka metalurgických výrobků, 30.9.2026 4:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1310,51 +1310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hutník/hutnice v recyklaci neželezných kovů (kód: 21-024-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Expedient/expedientka metalurgických výrobků, 10.9.2026 0:26:28</w:t>
+        <w:t>Expedient/expedientka metalurgických výrobků, 30.9.2026 4:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2132,51 +2132,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="10710"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Expedient/expedientka metalurgických výrobků, 10.9.2026 0:26:28</w:t>
+        <w:t>Expedient/expedientka metalurgických výrobků, 30.9.2026 4:41:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>