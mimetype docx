--- v9 (2026-09-30)
+++ v10 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55E37CF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55E37CF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55E37CF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EED057C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EED057C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EED057C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Expedient/expedientka metalurgických výrobků, 30.9.2026 4:41:29</w:t>
+        <w:t>Expedient/expedientka metalurgických výrobků, 20.10.2026 7:38:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -515,204 +515,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="3767"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Platnost od 4.2.2009 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4035"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hutník tažeč / hutnice tažečka kovů (kód: 21-007-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4282"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hutník valcíř / hutnice valcířka kovů (kód: 21-008-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4644"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="4644"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Platnost od 25.2.2013 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4035"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4912"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace (kód: 21-002-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4282"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5160"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hutník tavič / hutnice tavička neželezných kovů (kód: 21-006-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4530"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hutník tavič / hutnice tavička ocelí (kód: 21-004-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4778"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5655"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hutník vysokopecař / hutnice vysokopecařka (kód: 21-005-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5026"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hutník/hutnice v recyklaci neželezných kovů (kód: 21-024-H)</w:t>
-      </w:r>
-[...66 lines deleted...]
-        <w:t>Hutník valcíř / hutnice valcířka kovů (kód: 21-008-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6264"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="6264"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
@@ -1208,153 +1208,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="13983"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platnost od 25.2.2013 do neomezeně</w:t>
+        <w:t>Platnost od 4.2.2009 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14251"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace (kód: 21-002-H)</w:t>
+        <w:t>Hutník tažeč / hutnice tažečka kovů (kód: 21-007-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14499"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hutník tavič / hutnice tavička neželezných kovů (kód: 21-006-H)</w:t>
-[...50 lines deleted...]
-        <w:t>Hutník/hutnice v recyklaci neželezných kovů (kód: 21-024-H)</w:t>
+        <w:t>Hutník valcíř / hutnice valcířka kovů (kód: 21-008-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Expedient/expedientka metalurgických výrobků, 30.9.2026 4:41:29</w:t>
+        <w:t>Expedient/expedientka metalurgických výrobků, 20.10.2026 7:38:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1474,709 +1423,760 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="2268"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Platnost od 25.2.2013 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="2536"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace (kód: 21-002-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="2784"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hutník tavič / hutnice tavička neželezných kovů (kód: 21-006-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="3031"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hutník tavič / hutnice tavička ocelí (kód: 21-004-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="3279"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hutník vysokopecař / hutnice vysokopecařka (kód: 21-005-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="3527"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hutník/hutnice v recyklaci neželezných kovů (kód: 21-024-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3888"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="3888"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 4.2.2009 do 7.6.2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4156"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace (kód: 21-002-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4404"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hutník tavič / hutnice tavička neželezných kovů (kód: 21-006-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4652"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hutník tavič / hutnice tavička ocelí (kód: 21-004-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4900"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hutník vysokopecař / hutnice vysokopecařka (kód: 21-005-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5261"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5261"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 28.4.2015 do 5.1.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5529"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Expedient/expedientka metalurgických výrobků (kód: 21-044-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P6"/>
+        <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5777"/>
+        <w:rPr>
+          <w:rStyle w:val="C7"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5890"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Platnost od 4.2.2009 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="2536"/>
-[...27 lines deleted...]
-        <w:t>Hutník valcíř / hutnice valcířka kovů (kód: 21-008-H)</w:t>
+        <w:framePr w:w="10710" w:h="478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6138"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úplnou profesní kvalifikaci Slévač (kód: 21-99-H/02) lze prokázat předložením osvědčení o získání některé z uvedených profesních kvalifikací nebo skupin profesních kvalifikací:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3145"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6730"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="3145"/>
-[...78 lines deleted...]
-        <w:t>Hutník vysokopecař / hutnice vysokopecařka (kód: 21-005-H)</w:t>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="6730"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 4.2.2009 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6998"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Formíř-jádrař / formířka-jádrařka (kód: 21-010-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7246"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tavič/tavička (kód: 21-011-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4518"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7607"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="4518"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="7607"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 28.4.2015 do 5.1.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4786"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7875"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Expedient/expedientka metalurgických výrobků (kód: 21-044-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5033"/>
+        <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8123"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5147"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8236"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platnost od 4.2.2009 do neomezeně</w:t>
-[...16 lines deleted...]
-        <w:t>Úplnou profesní kvalifikaci Slévač (kód: 21-99-H/02) lze prokázat předložením osvědčení o získání některé z uvedených profesních kvalifikací nebo skupin profesních kvalifikací:</w:t>
+        <w:t>Platnost od 30.10.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10710" w:h="478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úplnou profesní kvalifikaci Kovář (kód: 21-99-H/01) lze prokázat předložením osvědčení o získání některé z uvedených profesních kvalifikací nebo skupin profesních kvalifikací:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5987"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9076"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5987"/>
-[...44 lines deleted...]
-        <w:t>Tavič/tavička (kód: 21-011-H)</w:t>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="9076"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 30.10.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9344"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kovář/kovářka ruční (kód: 21-016-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9592"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kovář/kovářka strojní (kód: 21-015-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6864"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9953"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="6864"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="9953"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 28.4.2015 do 5.1.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7132"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10221"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Expedient/expedientka metalurgických výrobků (kód: 21-044-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7380"/>
+        <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10469"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...161 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P11"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9952"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10696"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="5386" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10293"/>
+        <w:framePr w:w="5386" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11036"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="5274" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="10349"/>
+        <w:framePr w:w="5274" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Povolání / Typová pozice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="5380" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5386" w:y="10293"/>
+        <w:framePr w:w="5380" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5386" w:y="11036"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="5268" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5442" w:y="10349"/>
+        <w:framePr w:w="5268" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5442" w:y="11092"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nadřízené povolání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="5293" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10654"/>
+        <w:framePr w:w="5293" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11397"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="5241" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10710"/>
+        <w:framePr w:w="5241" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11453"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník odbytu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="5338" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5383" w:y="10654"/>
+        <w:framePr w:w="5338" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5383" w:y="11397"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="10710"/>
+        <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="11453"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Expedient/expedientka metalurgických výrobků, 30.9.2026 4:41:29</w:t>
+        <w:t>Expedient/expedientka metalurgických výrobků, 20.10.2026 7:38:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>