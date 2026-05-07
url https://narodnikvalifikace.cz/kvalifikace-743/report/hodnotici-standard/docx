--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C5288CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C5288CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C5288CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R711C30CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR711C30CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR711C30CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14436,51 +14436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25993,51 +25993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38196,51 +38196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41816,51 +41816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42767,51 +42767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45101,51 +45101,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45582,51 +45582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46757,84 +46757,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 16.4.2026 2:16:56</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B74252D"/>
+    <w:nsid w:val="074969EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46920,51 +46920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D251BAF"/>
+    <w:nsid w:val="4B66D36C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47050,51 +47050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A20BAB6"/>
+    <w:nsid w:val="56D78C0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47180,51 +47180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E1D1C0B"/>
+    <w:nsid w:val="7DB9DB67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47310,51 +47310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7666CFC2"/>
+    <w:nsid w:val="29D3019B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>