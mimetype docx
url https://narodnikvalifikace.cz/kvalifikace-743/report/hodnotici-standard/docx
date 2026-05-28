--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R711C30CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR711C30CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR711C30CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44A3A2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44A3A2DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44A3A2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14436,51 +14436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25993,51 +25993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38196,51 +38196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41816,51 +41816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42767,51 +42767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45101,51 +45101,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45582,51 +45582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46757,84 +46757,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.5.2026 16:09:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="074969EE"/>
+    <w:nsid w:val="1C0EC715"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46920,51 +46920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B66D36C"/>
+    <w:nsid w:val="61263ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47050,51 +47050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="56D78C0B"/>
+    <w:nsid w:val="3B3439C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47180,51 +47180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7DB9DB67"/>
+    <w:nsid w:val="6ACDF30D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47310,51 +47310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29D3019B"/>
+    <w:nsid w:val="143ED3E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>