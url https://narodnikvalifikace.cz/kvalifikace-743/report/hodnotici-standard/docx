--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44A3A2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44A3A2DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44A3A2DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R477B6909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR477B6909" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR477B6909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14436,51 +14436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25993,51 +25993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38196,51 +38196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41816,51 +41816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42767,51 +42767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45101,51 +45101,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45582,51 +45582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46757,84 +46757,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.5.2026 2:07:49</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C0EC715"/>
+    <w:nsid w:val="33CC8861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46920,51 +46920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61263ADD"/>
+    <w:nsid w:val="045940E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47050,51 +47050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B3439C4"/>
+    <w:nsid w:val="1C140ED3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47180,51 +47180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6ACDF30D"/>
+    <w:nsid w:val="41D6DA26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47310,51 +47310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="143ED3E0"/>
+    <w:nsid w:val="79C49F35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>