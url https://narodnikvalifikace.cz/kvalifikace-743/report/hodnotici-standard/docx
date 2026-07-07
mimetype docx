--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R477B6909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR477B6909" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR477B6909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78B5B63F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78B5B63F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78B5B63F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14436,51 +14436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25993,51 +25993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38196,51 +38196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41816,51 +41816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42767,51 +42767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45101,51 +45101,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45582,51 +45582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46757,84 +46757,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.6.2026 9:18:27</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33CC8861"/>
+    <w:nsid w:val="7C13E352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46920,51 +46920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="045940E3"/>
+    <w:nsid w:val="54E65766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47050,51 +47050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C140ED3"/>
+    <w:nsid w:val="71B20BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47180,51 +47180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41D6DA26"/>
+    <w:nsid w:val="6CF239D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47310,51 +47310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79C49F35"/>
+    <w:nsid w:val="49176671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>