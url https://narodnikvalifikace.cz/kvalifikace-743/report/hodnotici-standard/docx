--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78B5B63F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78B5B63F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78B5B63F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60B871A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60B871A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60B871A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14436,51 +14436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25993,51 +25993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38196,51 +38196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41816,51 +41816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42767,51 +42767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45101,51 +45101,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45582,51 +45582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46757,84 +46757,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 13:59:36</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C13E352"/>
+    <w:nsid w:val="12E08D63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46920,51 +46920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54E65766"/>
+    <w:nsid w:val="01FEDD99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47050,51 +47050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71B20BFF"/>
+    <w:nsid w:val="42455E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47180,51 +47180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6CF239D2"/>
+    <w:nsid w:val="7FC065C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47310,51 +47310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="49176671"/>
+    <w:nsid w:val="1F2C8C79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>