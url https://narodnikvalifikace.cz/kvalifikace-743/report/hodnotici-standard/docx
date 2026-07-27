--- v5 (2026-07-07)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60B871A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60B871A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60B871A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R435105E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR435105E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR435105E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14436,51 +14436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25993,51 +25993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38196,51 +38196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41816,51 +41816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42767,51 +42767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45101,51 +45101,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45582,51 +45582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46757,84 +46757,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 7.7.2026 15:04:09</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="12E08D63"/>
+    <w:nsid w:val="5A89FC68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46920,51 +46920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01FEDD99"/>
+    <w:nsid w:val="5CD24840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47050,51 +47050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42455E1A"/>
+    <w:nsid w:val="75A573ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47180,51 +47180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7FC065C9"/>
+    <w:nsid w:val="55683410"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47310,51 +47310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F2C8C79"/>
+    <w:nsid w:val="20102047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>