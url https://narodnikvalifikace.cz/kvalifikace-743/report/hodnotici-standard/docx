--- v6 (2026-07-27)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R435105E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR435105E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR435105E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BCAFAA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BCAFAA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BCAFAA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14436,51 +14436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25993,51 +25993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38196,51 +38196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41816,51 +41816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42767,51 +42767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45101,51 +45101,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45582,51 +45582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46757,84 +46757,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 28.7.2026 1:23:15</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A89FC68"/>
+    <w:nsid w:val="33672A49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46920,51 +46920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CD24840"/>
+    <w:nsid w:val="0205F5B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47050,51 +47050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75A573ED"/>
+    <w:nsid w:val="1FC31321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47180,51 +47180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="55683410"/>
+    <w:nsid w:val="2A8C2F16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47310,51 +47310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="20102047"/>
+    <w:nsid w:val="36AA1D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>