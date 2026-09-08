--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BCAFAA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BCAFAA8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BCAFAA8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D95C3CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D95C3CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D95C3CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3943,51 +3943,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4664,51 +4664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14436,51 +14436,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25993,51 +25993,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -38196,51 +38196,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41816,51 +41816,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42767,51 +42767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45101,51 +45101,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -45582,51 +45582,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -46757,84 +46757,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 17.8.2026 19:13:58</w:t>
+        <w:t>Samostatný knihovník akvizitér / samostatná knihovnice akvizitérka, 8.9.2026 5:29:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 13</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33672A49"/>
+    <w:nsid w:val="71968DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -46920,51 +46920,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0205F5B1"/>
+    <w:nsid w:val="5AD6FB47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47050,51 +47050,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FC31321"/>
+    <w:nsid w:val="301D1E51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47180,51 +47180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2A8C2F16"/>
+    <w:nsid w:val="10B0534C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -47310,51 +47310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36AA1D46"/>
+    <w:nsid w:val="02C1A8E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>