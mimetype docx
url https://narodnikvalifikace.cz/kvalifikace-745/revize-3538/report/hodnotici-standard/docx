--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17AD7F02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17AD7F02" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17AD7F02" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4732E1AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4732E1AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4732E1AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 16.4.2026 10:16:16</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 16.4.2026 10:16:16</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 16.4.2026 10:16:16</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 16.4.2026 10:16:16</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13951,51 +13951,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 16.4.2026 10:16:16</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25270,51 +25270,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 16.4.2026 10:16:16</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29638,51 +29638,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 16.4.2026 10:16:16</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30533,51 +30533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 16.4.2026 10:16:16</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32507,51 +32507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 16.4.2026 10:16:16</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33682,84 +33682,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 16.4.2026 10:16:16</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30F65F29"/>
+    <w:nsid w:val="06D3DA10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33845,51 +33845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01A6B149"/>
+    <w:nsid w:val="5FA7EC57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33975,51 +33975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2AA7355A"/>
+    <w:nsid w:val="27614BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34105,51 +34105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6F45E2DE"/>
+    <w:nsid w:val="0301B37E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34235,51 +34235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00129ACC"/>
+    <w:nsid w:val="4FA5D237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34365,51 +34365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5E4B6554"/>
+    <w:nsid w:val="557620C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>