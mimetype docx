--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4732E1AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4732E1AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4732E1AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC64B697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC64B697" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC64B697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13951,51 +13951,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25270,51 +25270,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29638,51 +29638,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30533,51 +30533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32507,51 +32507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33682,84 +33682,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.5.2026 19:12:19</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06D3DA10"/>
+    <w:nsid w:val="3869DF0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33845,51 +33845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FA7EC57"/>
+    <w:nsid w:val="0CD5D64F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33975,51 +33975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27614BE5"/>
+    <w:nsid w:val="5DB063DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34105,51 +34105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0301B37E"/>
+    <w:nsid w:val="0163001A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34235,51 +34235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4FA5D237"/>
+    <w:nsid w:val="6C0B997F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34365,51 +34365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="557620C1"/>
+    <w:nsid w:val="4648E1FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>