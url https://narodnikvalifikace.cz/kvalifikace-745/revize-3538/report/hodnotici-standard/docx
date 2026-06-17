--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC64B697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC64B697" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC64B697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FD80A0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FD80A0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FD80A0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13951,51 +13951,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25270,51 +25270,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29638,51 +29638,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30533,51 +30533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32507,51 +32507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33682,84 +33682,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.5.2026 5:38:51</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3869DF0E"/>
+    <w:nsid w:val="003EEC84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33845,51 +33845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CD5D64F"/>
+    <w:nsid w:val="456623E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33975,51 +33975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DB063DB"/>
+    <w:nsid w:val="49A6412E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34105,51 +34105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0163001A"/>
+    <w:nsid w:val="00EEE588"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34235,51 +34235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C0B997F"/>
+    <w:nsid w:val="29BFBF1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34365,51 +34365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4648E1FF"/>
+    <w:nsid w:val="17F0A46D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>