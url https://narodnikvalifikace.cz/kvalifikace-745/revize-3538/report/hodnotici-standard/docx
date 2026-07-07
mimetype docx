--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FD80A0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FD80A0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FD80A0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B124CCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B124CCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B124CCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13951,51 +13951,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25270,51 +25270,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29638,51 +29638,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30533,51 +30533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32507,51 +32507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33682,84 +33682,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.6.2026 15:12:04</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="003EEC84"/>
+    <w:nsid w:val="19EE2092"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33845,51 +33845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="456623E2"/>
+    <w:nsid w:val="6BD92479"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33975,51 +33975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="49A6412E"/>
+    <w:nsid w:val="01738494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34105,51 +34105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00EEE588"/>
+    <w:nsid w:val="3D1B4DE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34235,51 +34235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="29BFBF1C"/>
+    <w:nsid w:val="7DB0F9B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34365,51 +34365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="17F0A46D"/>
+    <w:nsid w:val="3E0B2BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>