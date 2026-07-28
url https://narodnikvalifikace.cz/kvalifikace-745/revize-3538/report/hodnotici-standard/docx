--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B124CCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B124CCB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B124CCB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2178EB76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2178EB76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2178EB76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13951,51 +13951,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25270,51 +25270,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29638,51 +29638,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30533,51 +30533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32507,51 +32507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33682,84 +33682,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 7.7.2026 18:00:20</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19EE2092"/>
+    <w:nsid w:val="1D749D31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33845,51 +33845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BD92479"/>
+    <w:nsid w:val="43C85AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33975,51 +33975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01738494"/>
+    <w:nsid w:val="25963935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34105,51 +34105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D1B4DE8"/>
+    <w:nsid w:val="7F378A97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34235,51 +34235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7DB0F9B7"/>
+    <w:nsid w:val="78284624"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34365,51 +34365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3E0B2BFA"/>
+    <w:nsid w:val="666E166F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>