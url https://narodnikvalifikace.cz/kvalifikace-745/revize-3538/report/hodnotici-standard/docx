--- v5 (2026-07-28)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2178EB76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2178EB76" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2178EB76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BEFE0FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BEFE0FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BEFE0FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13951,51 +13951,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25270,51 +25270,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29638,51 +29638,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30533,51 +30533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32507,51 +32507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33682,84 +33682,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 28.7.2026 5:11:08</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D749D31"/>
+    <w:nsid w:val="11ED17B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33845,51 +33845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="43C85AF4"/>
+    <w:nsid w:val="23E5A558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33975,51 +33975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25963935"/>
+    <w:nsid w:val="132A2313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34105,51 +34105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F378A97"/>
+    <w:nsid w:val="7CDAF01A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34235,51 +34235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="78284624"/>
+    <w:nsid w:val="0FC2FACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34365,51 +34365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="666E166F"/>
+    <w:nsid w:val="15990DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>