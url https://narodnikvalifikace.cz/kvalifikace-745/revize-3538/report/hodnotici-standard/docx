--- v6 (2026-08-17)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BEFE0FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BEFE0FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BEFE0FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F2DC669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F2DC669" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F2DC669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13951,51 +13951,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25270,51 +25270,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29638,51 +29638,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30533,51 +30533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32507,51 +32507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33682,84 +33682,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 21:16:23</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11ED17B5"/>
+    <w:nsid w:val="16B9ABFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33845,51 +33845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23E5A558"/>
+    <w:nsid w:val="729ED3B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33975,51 +33975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="132A2313"/>
+    <w:nsid w:val="237F1762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34105,51 +34105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7CDAF01A"/>
+    <w:nsid w:val="10B806E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34235,51 +34235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FC2FACF"/>
+    <w:nsid w:val="0A12274F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34365,51 +34365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="15990DEF"/>
+    <w:nsid w:val="742816E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>