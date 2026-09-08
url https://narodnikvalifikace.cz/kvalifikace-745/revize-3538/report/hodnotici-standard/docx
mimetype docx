--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F2DC669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F2DC669" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F2DC669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58F74A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58F74A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58F74A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 20.05.2025</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:10</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:10</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:10</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13951,51 +13951,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25270,51 +25270,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>využít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29638,51 +29638,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30533,51 +30533,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32507,51 +32507,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33682,84 +33682,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 17.8.2026 22:24:11</w:t>
+        <w:t>Samostatný referenční knihovník / samostatná referenční knihovnice, 8.9.2026 8:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16B9ABFE"/>
+    <w:nsid w:val="2E0093EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33845,51 +33845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="729ED3B3"/>
+    <w:nsid w:val="62ABF013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33975,51 +33975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="237F1762"/>
+    <w:nsid w:val="4E63773B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34105,51 +34105,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10B806E1"/>
+    <w:nsid w:val="2832A711"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34235,51 +34235,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A12274F"/>
+    <w:nsid w:val="79513CE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34365,51 +34365,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="742816E7"/>
+    <w:nsid w:val="6B73F00E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>