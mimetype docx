--- v6 (2026-08-20)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4505A549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4505A549" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4505A549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R158F8631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR158F8631" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR158F8631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 20.8.2026 23:50:39</w:t>
+        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 20.8.2026 23:50:39</w:t>
+        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 20.8.2026 23:50:39</w:t>
+        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13347,51 +13347,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instituce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 20.8.2026 23:50:39</w:t>
+        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14391,51 +14391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 20.8.2026 23:50:39</w:t>
+        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15271,51 +15271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 20.8.2026 23:50:39</w:t>
+        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15900,84 +15900,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 20.8.2026 23:50:39</w:t>
+        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4946ACF5"/>
+    <w:nsid w:val="08CC29F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16063,51 +16063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="366F3D21"/>
+    <w:nsid w:val="6D36F4FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16193,51 +16193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74518C60"/>
+    <w:nsid w:val="0B271C86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>