--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R158F8631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR158F8631" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR158F8631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R588D5106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR588D5106" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR588D5106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
+        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
+        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
+        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13347,51 +13347,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instituce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
+        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14391,51 +14391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
+        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15271,51 +15271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
+        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15900,84 +15900,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 11.9.2026 20:12:26</w:t>
+        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08CC29F3"/>
+    <w:nsid w:val="2FF05C4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16063,51 +16063,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D36F4FA"/>
+    <w:nsid w:val="79BE30AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16193,51 +16193,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0B271C86"/>
+    <w:nsid w:val="2260C484"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>