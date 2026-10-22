--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R588D5106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR588D5106" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR588D5106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DD71A1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DD71A1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DD71A1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
+        <w:t>Správce/správkyně depozitáře, 22.10.2026 8:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1467,51 +1467,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
+        <w:t>Správce/správkyně depozitáře, 22.10.2026 8:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2708,51 +2708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
+        <w:t>Správce/správkyně depozitáře, 22.10.2026 8:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13347,51 +13347,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instituce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
+        <w:t>Správce/správkyně depozitáře, 22.10.2026 8:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13669,79 +13669,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7886" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6320"/>
+        <w:framePr w:w="10766" w:h="5563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6320"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6320"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13753,51 +13753,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13809,51 +13809,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13868,51 +13868,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti muzejnictví, kulturního dědictví a souvisejících oborů a alespoň 5 let odborné praxe v oblasti obecného managementu sbírkové instituce, managementu sbírek nebo preventivní konzervace, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13927,51 +13927,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na muzeologii, kulturní dědictví a související obory a alespoň 5 let odborné praxe v oblasti obecného managementu sbírkové instituce, managementu sbírek nebo preventivní konzervace, nebo ve funkci učitele odborných předmětů v oblasti muzeologie, řízení kulturní instituce, managementu sbírek nebo preventivní konzervace, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13983,51 +13983,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14039,51 +14039,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14091,117 +14091,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14213,51 +14154,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14269,51 +14210,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14325,51 +14266,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14391,51 +14332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
+        <w:t>Správce/správkyně depozitáře, 22.10.2026 8:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14663,51 +14604,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•počítačové pracoviště se základním softwarem (1 počítač nebo notebook s připojením na Internet, tabulkový procesor a databáze např. v rámci prostředí MS Office)</w:t>
+        <w:t>počítačové pracoviště se základním softwarem (1 počítač nebo notebook s připojením na Internet, tabulkový procesor a databáze např. v rámci prostředí MS Office)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5769" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14722,51 +14663,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•soubor typových zástupců sbírek fondových organizací </w:t>
+        <w:t xml:space="preserve">soubor typových zástupců sbírek fondových organizací </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="1"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>(přírodovědecké exempláře, předměty ze dřeva, kovů, skla, textilu, papíru a dalších organických materiálů) v rozsahu nejméně 30 ks – exempláře by měly být v různém stupni poškození a degradace materiálů;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5769" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
@@ -14799,51 +14740,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•soubor prostředků pro manipulaci se sbírkami a základní očištění předmětů (5 párů textilních rukavic, 1 měkká podložka (plsť), tkaniny pro očištění předmětů (2 m), min. 10 různých štětců, příslušné chemikálie, restaurátorský vysavač apod.)</w:t>
+        <w:t>soubor prostředků pro manipulaci se sbírkami a základní očištění předmětů (5 párů textilních rukavic, 1 měkká podložka (plsť), tkaniny pro očištění předmětů (2 m), min. 10 různých štětců, příslušné chemikálie, restaurátorský vysavač apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5769" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14858,51 +14799,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•soubor obalových a přepravních materiálů (speciální papíry, kartony, folie, netkané textilie, tkanin, bedny, klima-bedny apod.) v dostatečném množství pro demonstraci balení a přípravy k transportu předmětů včetně produktových listů a potvrzení o shodě;</w:t>
+        <w:t>soubor obalových a přepravních materiálů (speciální papíry, kartony, folie, netkané textilie, tkanin, bedny, klima-bedny apod.) v dostatečném množství pro demonstraci balení a přípravy k transportu předmětů včetně produktových listů a potvrzení o shodě;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5769" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14917,51 +14858,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•mobilní zařízení pro úpravu klimatu (odvlhčovač nebo zvlhčovač nebo defensor), profesionální typ pro užití v muzejních provozech;</w:t>
+        <w:t>mobilní zařízení pro úpravu klimatu (odvlhčovač nebo zvlhčovač nebo defensor), profesionální typ pro užití v muzejních provozech;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5769" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14976,51 +14917,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•fotografickou dokumentaci různých typů poškození předmětů (min. 20 různých případů) způsobených biologickými škůdci; fotografickou dokumentaci různých škůdců sbírkových fondů (plísně, houby, hmyz, drobní hlodavci apod.), preparáty zástupců těchto škůdců (min. 30 různých druhů).</w:t>
+        <w:t>fotografickou dokumentaci různých typů poškození předmětů (min. 20 různých případů) způsobených biologickými škůdci; fotografickou dokumentaci různých škůdců sbírkových fondů (plísně, houby, hmyz, drobní hlodavci apod.), preparáty zástupců těchto škůdců (min. 30 různých druhů).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5769" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15271,51 +15212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
+        <w:t>Správce/správkyně depozitáře, 22.10.2026 8:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15900,84 +15841,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně depozitáře, 2.10.2026 2:04:59</w:t>
+        <w:t>Správce/správkyně depozitáře, 22.10.2026 8:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FF05C4A"/>
+    <w:nsid w:val="3110648D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16063,51 +16004,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79BE30AD"/>
+    <w:nsid w:val="0FF145AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16193,51 +16134,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2260C484"/>
+    <w:nsid w:val="74D799CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>