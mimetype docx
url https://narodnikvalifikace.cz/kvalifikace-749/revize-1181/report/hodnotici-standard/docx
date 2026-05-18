--- v0 (2026-04-25)
+++ v1 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6869F219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6869F219" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6869F219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50074CA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50074CA6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50074CA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 26.4.2026 1:03:43</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 26.4.2026 1:03:43</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 26.4.2026 1:03:43</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4490,51 +4490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 26.4.2026 1:03:43</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4833,51 +4833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 26.4.2026 1:03:43</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13075,51 +13075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 26.4.2026 1:03:43</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23748,51 +23748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 26.4.2026 1:03:43</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34455,51 +34455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 26.4.2026 1:03:43</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40485,51 +40485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 26.4.2026 1:03:43</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41597,51 +41597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 26.4.2026 1:03:43</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42226,51 +42226,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 26.4.2026 1:03:43</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43023,84 +43023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 26.4.2026 1:03:43</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B5CE0E5"/>
+    <w:nsid w:val="0E4CF0E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43186,51 +43186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00CF5EA3"/>
+    <w:nsid w:val="71DDDEFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43316,51 +43316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F96E714"/>
+    <w:nsid w:val="5CBC07D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43446,51 +43446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CAC734F"/>
+    <w:nsid w:val="1F31B4D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43576,51 +43576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FDCCB00"/>
+    <w:nsid w:val="35763B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>