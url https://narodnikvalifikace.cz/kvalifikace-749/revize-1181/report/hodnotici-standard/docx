--- v1 (2026-05-18)
+++ v2 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50074CA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50074CA6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50074CA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70BFE532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70BFE532" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70BFE532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4490,51 +4490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4833,51 +4833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13075,51 +13075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23748,51 +23748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34455,51 +34455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40485,51 +40485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41597,51 +41597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42226,51 +42226,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43023,84 +43023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 6:19:02</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E4CF0E5"/>
+    <w:nsid w:val="7418AC98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43186,51 +43186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71DDDEFC"/>
+    <w:nsid w:val="0A348298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43316,51 +43316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CBC07D9"/>
+    <w:nsid w:val="6EBBD133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43446,51 +43446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F31B4D5"/>
+    <w:nsid w:val="26B2FD67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43576,51 +43576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35763B4B"/>
+    <w:nsid w:val="36CD2026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>