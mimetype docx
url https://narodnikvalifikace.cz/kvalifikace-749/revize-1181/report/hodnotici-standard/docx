--- v2 (2026-06-11)
+++ v3 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70BFE532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70BFE532" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70BFE532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BD47EF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BD47EF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BD47EF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4490,51 +4490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4833,51 +4833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13075,51 +13075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23748,51 +23748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34455,51 +34455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40485,51 +40485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41597,51 +41597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42226,51 +42226,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43023,84 +43023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 23:13:41</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7418AC98"/>
+    <w:nsid w:val="19C15A79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43186,51 +43186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A348298"/>
+    <w:nsid w:val="120CB94D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43316,51 +43316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EBBD133"/>
+    <w:nsid w:val="63DC7EE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43446,51 +43446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26B2FD67"/>
+    <w:nsid w:val="2E950592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43576,51 +43576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="36CD2026"/>
+    <w:nsid w:val="681DD790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>