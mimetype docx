--- v3 (2026-06-11)
+++ v4 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BD47EF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BD47EF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BD47EF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3978CA38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3978CA38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3978CA38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4490,51 +4490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4833,51 +4833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13075,51 +13075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23748,51 +23748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34455,51 +34455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40485,51 +40485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41597,51 +41597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42226,51 +42226,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43023,84 +43023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 12.6.2026 0:58:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19C15A79"/>
+    <w:nsid w:val="4BE91D4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43186,51 +43186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="120CB94D"/>
+    <w:nsid w:val="5D9FF432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43316,51 +43316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="63DC7EE2"/>
+    <w:nsid w:val="0164C2CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43446,51 +43446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2E950592"/>
+    <w:nsid w:val="7ECB22F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43576,51 +43576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="681DD790"/>
+    <w:nsid w:val="571C2A4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>