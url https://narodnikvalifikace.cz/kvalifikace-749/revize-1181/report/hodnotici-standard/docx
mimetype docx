--- v4 (2026-07-06)
+++ v5 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3978CA38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3978CA38" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3978CA38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3198060B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3198060B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3198060B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4490,51 +4490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4833,51 +4833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13075,51 +13075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23748,51 +23748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34455,51 +34455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40485,51 +40485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41597,51 +41597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42226,51 +42226,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43023,84 +43023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 4:22:50</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4BE91D4D"/>
+    <w:nsid w:val="4B45BFFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43186,51 +43186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D9FF432"/>
+    <w:nsid w:val="3230E3F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43316,51 +43316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0164C2CB"/>
+    <w:nsid w:val="6EE1FEB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43446,51 +43446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7ECB22F7"/>
+    <w:nsid w:val="535879D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43576,51 +43576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="571C2A4D"/>
+    <w:nsid w:val="2965156E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>