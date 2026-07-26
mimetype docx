--- v5 (2026-07-06)
+++ v6 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3198060B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3198060B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3198060B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3355AE2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3355AE2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3355AE2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4490,51 +4490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4833,51 +4833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13075,51 +13075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23748,51 +23748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34455,51 +34455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40485,51 +40485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41597,51 +41597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42226,51 +42226,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43023,84 +43023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 6:18:52</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B45BFFA"/>
+    <w:nsid w:val="105686D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43186,51 +43186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3230E3F7"/>
+    <w:nsid w:val="25375FA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43316,51 +43316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EE1FEB5"/>
+    <w:nsid w:val="6A0ADA0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43446,51 +43446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="535879D0"/>
+    <w:nsid w:val="5B76A265"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43576,51 +43576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2965156E"/>
+    <w:nsid w:val="41F63A74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>