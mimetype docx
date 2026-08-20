--- v6 (2026-07-26)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3355AE2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3355AE2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3355AE2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48D8A4F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48D8A4F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48D8A4F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4490,51 +4490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4833,51 +4833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13075,51 +13075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23748,51 +23748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34455,51 +34455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40485,51 +40485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41597,51 +41597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42226,51 +42226,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43023,84 +43023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 0:42:04</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="105686D1"/>
+    <w:nsid w:val="60E8506B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43186,51 +43186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25375FA2"/>
+    <w:nsid w:val="47A25FD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43316,51 +43316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A0ADA0C"/>
+    <w:nsid w:val="311D0958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43446,51 +43446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B76A265"/>
+    <w:nsid w:val="232B8E6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43576,51 +43576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="41F63A74"/>
+    <w:nsid w:val="181928FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>