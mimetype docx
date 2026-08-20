--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48D8A4F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48D8A4F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48D8A4F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30FF998F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30FF998F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30FF998F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4490,51 +4490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4833,51 +4833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13075,51 +13075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23748,51 +23748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34455,51 +34455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40485,51 +40485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41597,51 +41597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42226,51 +42226,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43023,84 +43023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 18:59:00</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="60E8506B"/>
+    <w:nsid w:val="6A171862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43186,51 +43186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47A25FD0"/>
+    <w:nsid w:val="25CCA9B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43316,51 +43316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="311D0958"/>
+    <w:nsid w:val="26D5DE4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43446,51 +43446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="232B8E6E"/>
+    <w:nsid w:val="63D4135A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43576,51 +43576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="181928FD"/>
+    <w:nsid w:val="2D28BA46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>