--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30FF998F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30FF998F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30FF998F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3333A4A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3333A4A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3333A4A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2176,51 +2176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4490,51 +4490,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4833,51 +4833,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13075,51 +13075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23748,51 +23748,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34455,51 +34455,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40485,51 +40485,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41597,51 +41597,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42226,51 +42226,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43023,84 +43023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 19:07:25</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A171862"/>
+    <w:nsid w:val="58DDCDB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43186,51 +43186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25CCA9B4"/>
+    <w:nsid w:val="1946896F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43316,51 +43316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26D5DE4E"/>
+    <w:nsid w:val="40F6D217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43446,51 +43446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63D4135A"/>
+    <w:nsid w:val="7E89C3A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -43576,51 +43576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D28BA46"/>
+    <w:nsid w:val="2F032A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>