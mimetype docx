--- v0 (2026-04-25)
+++ v1 (2026-05-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DE0BFF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DE0BFF7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DE0BFF7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ED44AB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ED44AB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ED44AB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 25.4.2026 21:26:37</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 25.4.2026 21:26:37</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 25.4.2026 21:26:37</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 25.4.2026 21:26:37</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12981,51 +12981,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 25.4.2026 21:26:37</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20696,51 +20696,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 25.4.2026 21:26:37</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29499,51 +29499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 25.4.2026 21:26:37</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32377,51 +32377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 25.4.2026 21:26:37</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33180,51 +33180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 25.4.2026 21:26:37</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33753,84 +33753,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 25.4.2026 21:26:37</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="482D5C33"/>
+    <w:nsid w:val="2B71A17D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33916,51 +33916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56F838DD"/>
+    <w:nsid w:val="4630B7E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34046,51 +34046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79C6A384"/>
+    <w:nsid w:val="3C220F75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34176,51 +34176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74CD9C9D"/>
+    <w:nsid w:val="1622EC45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>