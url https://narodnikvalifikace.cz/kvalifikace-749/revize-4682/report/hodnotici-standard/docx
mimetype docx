--- v1 (2026-05-18)
+++ v2 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ED44AB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ED44AB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ED44AB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2878578D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2878578D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2878578D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12981,51 +12981,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20696,51 +20696,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29499,51 +29499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32377,51 +32377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33180,51 +33180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33753,84 +33753,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 18.5.2026 5:27:42</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B71A17D"/>
+    <w:nsid w:val="6F23CDA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33916,51 +33916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4630B7E1"/>
+    <w:nsid w:val="15D77AF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34046,51 +34046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C220F75"/>
+    <w:nsid w:val="705BE5B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34176,51 +34176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1622EC45"/>
+    <w:nsid w:val="4F4EF3F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>