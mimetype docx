--- v2 (2026-06-11)
+++ v3 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2878578D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2878578D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2878578D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R675D427C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR675D427C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR675D427C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12981,51 +12981,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20696,51 +20696,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29499,51 +29499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32377,51 +32377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33180,51 +33180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33753,84 +33753,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 19:20:08</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F23CDA3"/>
+    <w:nsid w:val="1E8988B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33916,51 +33916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15D77AF4"/>
+    <w:nsid w:val="4DB9DACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34046,51 +34046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="705BE5B9"/>
+    <w:nsid w:val="1CFC48DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34176,51 +34176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4F4EF3F8"/>
+    <w:nsid w:val="1F5A666A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>