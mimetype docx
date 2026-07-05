--- v3 (2026-06-11)
+++ v4 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R675D427C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR675D427C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR675D427C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CFF41B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CFF41B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CFF41B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12981,51 +12981,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20696,51 +20696,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29499,51 +29499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32377,51 +32377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33180,51 +33180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33753,84 +33753,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 11.6.2026 20:50:45</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E8988B8"/>
+    <w:nsid w:val="6CC004B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33916,51 +33916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DB9DACD"/>
+    <w:nsid w:val="32F4C92E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34046,51 +34046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CFC48DB"/>
+    <w:nsid w:val="78A8C27F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34176,51 +34176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1F5A666A"/>
+    <w:nsid w:val="4A7DA663"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>