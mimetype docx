--- v4 (2026-07-05)
+++ v5 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CFF41B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CFF41B0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CFF41B0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FBACBEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FBACBEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FBACBEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12981,51 +12981,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20696,51 +20696,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29499,51 +29499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32377,51 +32377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33180,51 +33180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33753,84 +33753,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 5.7.2026 23:15:46</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6CC004B5"/>
+    <w:nsid w:val="66B36B14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33916,51 +33916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32F4C92E"/>
+    <w:nsid w:val="1CB7703D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34046,51 +34046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="78A8C27F"/>
+    <w:nsid w:val="2826022B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34176,51 +34176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A7DA663"/>
+    <w:nsid w:val="20F35F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>