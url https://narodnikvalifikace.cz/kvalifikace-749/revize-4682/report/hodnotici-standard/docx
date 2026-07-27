--- v5 (2026-07-05)
+++ v6 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FBACBEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FBACBEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FBACBEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R186D687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR186D687" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR186D687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12981,51 +12981,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20696,51 +20696,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29499,51 +29499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32377,51 +32377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33180,51 +33180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33753,84 +33753,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 6.7.2026 1:40:51</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66B36B14"/>
+    <w:nsid w:val="4E63EA27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33916,51 +33916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CB7703D"/>
+    <w:nsid w:val="33EE185B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34046,51 +34046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2826022B"/>
+    <w:nsid w:val="625A214F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34176,51 +34176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20F35F9A"/>
+    <w:nsid w:val="35D8FA6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>