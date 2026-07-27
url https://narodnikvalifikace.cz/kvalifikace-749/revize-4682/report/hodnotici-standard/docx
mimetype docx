--- v6 (2026-07-27)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R186D687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR186D687" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR186D687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R206DBDC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR206DBDC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR206DBDC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12981,51 +12981,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20696,51 +20696,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29499,51 +29499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32377,51 +32377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33180,51 +33180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33753,84 +33753,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 2:23:17</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E63EA27"/>
+    <w:nsid w:val="36017E34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33916,51 +33916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33EE185B"/>
+    <w:nsid w:val="607AEFC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34046,51 +34046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="625A214F"/>
+    <w:nsid w:val="21656D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34176,51 +34176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="35D8FA6E"/>
+    <w:nsid w:val="62AA98FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>