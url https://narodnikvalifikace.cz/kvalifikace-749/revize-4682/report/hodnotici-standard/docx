--- v7 (2026-07-27)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R206DBDC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR206DBDC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR206DBDC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6067CF1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6067CF1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6067CF1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12981,51 +12981,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20696,51 +20696,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29499,51 +29499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32377,51 +32377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33180,51 +33180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33753,84 +33753,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 27.7.2026 4:28:12</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36017E34"/>
+    <w:nsid w:val="2707933A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33916,51 +33916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="607AEFC1"/>
+    <w:nsid w:val="729910B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34046,51 +34046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21656D9E"/>
+    <w:nsid w:val="23277A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34176,51 +34176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62AA98FF"/>
+    <w:nsid w:val="74F6E4C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>