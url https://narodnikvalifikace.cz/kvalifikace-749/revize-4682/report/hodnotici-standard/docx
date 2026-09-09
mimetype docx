--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6067CF1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6067CF1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6067CF1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R24D337DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR24D337DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR24D337DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12981,51 +12981,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20696,51 +20696,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29499,51 +29499,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32377,51 +32377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33180,51 +33180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33753,84 +33753,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 20.8.2026 20:03:53</w:t>
+        <w:t>Hlavní vedoucí zotavovací akce dětí a mládeže, 10.9.2026 0:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2707933A"/>
+    <w:nsid w:val="1608B628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33916,51 +33916,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="729910B0"/>
+    <w:nsid w:val="36F076BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34046,51 +34046,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23277A54"/>
+    <w:nsid w:val="66C198A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -34176,51 +34176,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74F6E4C4"/>
+    <w:nsid w:val="419625B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>