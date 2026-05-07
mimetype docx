--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18E3FC78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18E3FC78" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18E3FC78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16BD1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16BD1201" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16BD1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.4.2026 1:58:03</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.4.2026 1:58:03</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.4.2026 1:58:03</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.4.2026 1:58:03</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12760,51 +12760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.4.2026 1:58:03</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20577,51 +20577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohně;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.4.2026 1:58:03</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29635,51 +29635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.4.2026 1:58:03</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31272,51 +31272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.4.2026 1:58:03</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32075,51 +32075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.4.2026 1:58:03</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32648,84 +32648,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.4.2026 1:58:03</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22B3BD18"/>
+    <w:nsid w:val="6B49EA25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32811,51 +32811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17F3A1F2"/>
+    <w:nsid w:val="45A424F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32941,51 +32941,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46A1D360"/>
+    <w:nsid w:val="2650D233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33071,51 +33071,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28466016"/>
+    <w:nsid w:val="1BA8D17F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>