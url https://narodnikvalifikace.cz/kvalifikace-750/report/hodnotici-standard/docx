--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16BD1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16BD1201" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16BD1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C5FA3D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C5FA3D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C5FA3D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12760,51 +12760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20577,51 +20577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohně;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29635,51 +29635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31272,51 +31272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32075,51 +32075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32648,84 +32648,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 7.5.2026 18:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6B49EA25"/>
+    <w:nsid w:val="59F8E08C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32811,51 +32811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45A424F0"/>
+    <w:nsid w:val="418ED91D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32941,51 +32941,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2650D233"/>
+    <w:nsid w:val="04D0426E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33071,51 +33071,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1BA8D17F"/>
+    <w:nsid w:val="5E3C1687"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>