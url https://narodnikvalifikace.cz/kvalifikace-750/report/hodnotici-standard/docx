--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C5FA3D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C5FA3D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C5FA3D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A657995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A657995" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A657995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12760,51 +12760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20577,51 +20577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohně;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29635,51 +29635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31272,51 +31272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32075,51 +32075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32648,84 +32648,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 28.5.2026 2:38:35</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59F8E08C"/>
+    <w:nsid w:val="2DA7D38C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32811,51 +32811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="418ED91D"/>
+    <w:nsid w:val="0ACD115E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32941,51 +32941,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04D0426E"/>
+    <w:nsid w:val="20BB3497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33071,51 +33071,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E3C1687"/>
+    <w:nsid w:val="5D686243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>