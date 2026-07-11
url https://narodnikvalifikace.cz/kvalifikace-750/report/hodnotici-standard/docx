--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A657995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A657995" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A657995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77C296BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77C296BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77C296BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12760,51 +12760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20577,51 +20577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohně;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29635,51 +29635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31272,51 +31272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32075,51 +32075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32648,84 +32648,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 17.6.2026 9:45:13</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DA7D38C"/>
+    <w:nsid w:val="455FA848"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32811,51 +32811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0ACD115E"/>
+    <w:nsid w:val="76D4BCFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32941,51 +32941,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20BB3497"/>
+    <w:nsid w:val="45B9C294"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33071,51 +33071,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D686243"/>
+    <w:nsid w:val="7848A3FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>