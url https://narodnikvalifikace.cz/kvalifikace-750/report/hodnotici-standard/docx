--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77C296BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77C296BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77C296BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CA86ED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CA86ED2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CA86ED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12760,51 +12760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20577,51 +20577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohně;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29635,51 +29635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31272,51 +31272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32075,51 +32075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32648,84 +32648,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 11.7.2026 19:11:54</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="455FA848"/>
+    <w:nsid w:val="7140B016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32811,51 +32811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76D4BCFD"/>
+    <w:nsid w:val="63F59966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32941,51 +32941,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45B9C294"/>
+    <w:nsid w:val="639C57F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33071,51 +33071,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7848A3FC"/>
+    <w:nsid w:val="3A10C3D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>