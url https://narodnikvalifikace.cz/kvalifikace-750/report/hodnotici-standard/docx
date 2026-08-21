--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CA86ED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CA86ED2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CA86ED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21064FB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21064FB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21064FB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 21.8.2026 21:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 21.8.2026 21:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 21.8.2026 21:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 21.8.2026 21:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12760,51 +12760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 21.8.2026 21:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20577,51 +20577,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohně;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 21.8.2026 21:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29635,51 +29635,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 21.8.2026 21:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31272,51 +31272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 21.8.2026 21:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32075,51 +32075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 21.8.2026 21:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32648,84 +32648,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 1.8.2026 7:29:40</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 21.8.2026 21:50:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7140B016"/>
+    <w:nsid w:val="19F78D05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32811,51 +32811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63F59966"/>
+    <w:nsid w:val="25DC154F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -32941,51 +32941,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="639C57F6"/>
+    <w:nsid w:val="6617871B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -33071,51 +33071,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A10C3D7"/>
+    <w:nsid w:val="351D7F4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>