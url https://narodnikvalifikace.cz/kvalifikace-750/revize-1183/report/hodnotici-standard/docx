--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15DF3EF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15DF3EF4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15DF3EF4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34C2FE3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34C2FE3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34C2FE3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:07:05</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:07:05</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:07:05</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4382,51 +4382,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:07:05</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12947,51 +12947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:07:05</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23705,51 +23705,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upravující:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:07:05</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33902,51 +33902,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:07:05</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39624,51 +39624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:07:05</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40969,51 +40969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:07:05</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41282,51 +41282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:07:05</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42023,84 +42023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rada dětí a mládeže kraje Vysočina, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:07:05</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A7FB70C"/>
+    <w:nsid w:val="1C0107F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42186,51 +42186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CC4FDC1"/>
+    <w:nsid w:val="6C88050F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42316,51 +42316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1149320C"/>
+    <w:nsid w:val="6600064C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42446,51 +42446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3C3733AD"/>
+    <w:nsid w:val="4BEAEEF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42576,51 +42576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5302CEE6"/>
+    <w:nsid w:val="6CBDF5A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>