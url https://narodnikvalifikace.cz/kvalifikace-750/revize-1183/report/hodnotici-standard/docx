--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34C2FE3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34C2FE3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34C2FE3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45308EC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45308EC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45308EC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4382,51 +4382,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12947,51 +12947,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23705,51 +23705,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upravující:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33902,51 +33902,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -39624,51 +39624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40969,51 +40969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41282,51 +41282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42023,84 +42023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rada dětí a mládeže kraje Vysočina, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:38:19</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C0107F8"/>
+    <w:nsid w:val="579E201D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42186,51 +42186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C88050F"/>
+    <w:nsid w:val="66AFBA84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42316,51 +42316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6600064C"/>
+    <w:nsid w:val="3E848A8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42446,51 +42446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4BEAEEF9"/>
+    <w:nsid w:val="65A03B69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42576,51 +42576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6CBDF5A3"/>
+    <w:nsid w:val="322B2C4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>