--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45308EC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45308EC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45308EC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R602448F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR602448F4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR602448F4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -958,51 +958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 11:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2122,51 +2122,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 11:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 11:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4382,51 +4382,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 11:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8907,748 +8907,748 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>položek:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8671"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8686"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="8686"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8686"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jméno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="8686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8686"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="8686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příjmení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="8686"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="8686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="8686"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="8686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celoročního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="8686"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="8686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="8686"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="8686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8921"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8935"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="8935"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8935"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Název</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="8935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celoročního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8935"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="8935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="8935"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="8935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9171"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9185"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="9185"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9185"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="9185"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výchovné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="9185"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="9185"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="9185"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="9185"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="9185"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="9185"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>členů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6403" w:y="9185"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výchovné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="9185"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="9185"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8788" w:y="9185"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8716" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(pohlaví,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="9185"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věk).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9420"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9435"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="9435"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="9435"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="9435"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybraném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="9435"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ŠVP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="9435"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="9435"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výchovně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="9435"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="9435"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávacím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="9435"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6302" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="9435"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="9435"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="9435"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="9435"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9689,527 +9689,527 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podkladu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9915"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="9915"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9915"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="9915"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="9915"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="9915"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="9915"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(frekvence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="9915"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="9915"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="9915"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidelné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="9915"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="9915"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednorázové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="9915"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10164"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="10164"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10164"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vybrané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="10164"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(vycházejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="10164"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="10164"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výchovně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="10164"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="10164"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávacího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="10164"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="10164"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="10164"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="10164"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="10164"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>naplňování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="10164"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="10164"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vazbě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9619" w:y="10164"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="10164"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10250,1088 +10250,1088 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10630"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="985" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10644"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="10644"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10644"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="10644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílčích,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="10644"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="10644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>reálných,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="10644"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="10644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřitelných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="10644"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="10644"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10879"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10894"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="10894"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10894"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="10894"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanismů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="10894"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpětné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="10894"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vazby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="10894"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="10894"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanoveným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="10894"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="10894"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="10894"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="10894"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="10894"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="10894"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="10894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čase</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11129"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11143"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="11143"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="11143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="11143"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="11143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="11143"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="11143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="11143"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="11143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="11143"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="11143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="11143"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="11143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="11143"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="11143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pozic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6009" w:y="11143"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="11143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="11143"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="11143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="11143"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="11143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11379"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11393"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="11393"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11393"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="11393"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="11393"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="11393"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanismů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="11393"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="11393"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpětné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="11393"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="11393"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vazby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="11393"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="11393"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="11393"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="11393"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="11393"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="11393"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="11393"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="11393"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11628"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11643"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="11643"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11643"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="11643"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="11643"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="11643"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="11643"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="11643"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="11643"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veřejností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="11643"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="11643"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rodiči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11878"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11892"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="11892"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11892"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Návrhy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="11892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="11892"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="11892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="11892"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="11892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>financování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="11892"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="11892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celoroční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="11892"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="11892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="11892"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="11892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="11892"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="11892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="11892"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="11892"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11933,1065 +11933,1065 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>položky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13063"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13078"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="13078"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13078"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jméno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13078"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příjmení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="13078"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="13078"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="13078"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(personální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="13078"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13313"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13327"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="13327"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13327"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Název</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="13327"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13563"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13577"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="13577"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13577"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cílová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="13577"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13812"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13827"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="13827"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13827"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Klíčová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="13827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14062"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="442" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14076"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="873" w:y="14076"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14076"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cíle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="801" w:y="14076"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14311"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14326"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="14326"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vybrané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="14326"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>absolventa,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="14326"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="14326"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="14326"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="14326"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="14326"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="14326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14561"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14575"/>
-[...16 lines deleted...]
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="14575"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14575"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Forma</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="14575"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14811"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14825"/>
-[...16 lines deleted...]
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="14825"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14825"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="14825"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(popište</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="14825"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="14825"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="14825"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vazbě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="14825"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="14825"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="14825"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="14825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15060"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15075"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="15075"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15075"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Počet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="15075"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="15075"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="15075"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15310"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15324"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="15324"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Časová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="15324"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="15324"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="15324"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="15324"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodinách)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15559"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15574"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="15574"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15574"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Didaktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="15574"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(vše,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="15574"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="15574"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umožňuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="15574"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="15574"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="15574"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 11:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13120,527 +13120,527 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="2173"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>teoretické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="2173"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="2173"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="2423"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="2423"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="2423"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="2423"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(postup)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="2673"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="2673"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosažených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="2673"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="2922"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podrobný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpočet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="2922"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="3172"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přílohy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(použitá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="3172"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>literatura,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="3172"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="3172"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="3172"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="3172"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="3172"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="3172"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volitelné)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15772,136 +15772,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5961"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5975"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="5975"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cílová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="5975"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="5975"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>simulována</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="5975"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="5975"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komisí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6210"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16418,272 +16418,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6911"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6925"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6925"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6925"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="6925"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="6925"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="6925"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="6925"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="6925"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="6925"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciálními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="6925"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávacími</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="6925"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8774" w:y="6925"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9057" w:y="6925"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9792" w:y="6925"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10593" w:y="6925"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10526" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7156"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17795,289 +17795,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8553"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8567"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="8567"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8567"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="8567"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rizikového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="8567"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="8567"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závislost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="8567"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="8567"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>psychoaktivních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="8567"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="8567"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="8567"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drogová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="8567"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závislost;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="8567"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závislost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="8567"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9302" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="8567"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9585" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10392" w:y="8567"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10320" w:y="8567"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8797"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19733,289 +19733,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10900"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10914"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10914"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10914"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="10914"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="10914"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="10914"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="10914"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="10914"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="10914"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="10914"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>multikulturní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="10914"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="10914"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="10914"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="10914"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobré</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="10914"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9283" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praxe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="10914"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="10914"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11145"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20855,323 +20855,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12311"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12325"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12325"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12325"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="12325"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="12325"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="12325"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="12325"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="12325"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="12325"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="12325"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mládeží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="12325"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="12325"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="12325"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="12325"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8812" w:y="12325"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="12325"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8870" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9595" w:y="12325"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9528" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobré</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10166" w:y="12325"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10099" w:y="12325"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praxe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12556"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -21790,646 +21790,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13492"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13506"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13506"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13506"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krizovou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>intervencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="13506"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="13506"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="13506"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="13506"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="13506"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vymezujeme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="13506"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="13506"/>
+        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„specializovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="13506"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7560" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomoc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8284" w:y="13506"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8217" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobám,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="13506"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9043" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="13506"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9883" w:y="13506"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9816" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ocitly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10396" w:y="13506"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="13506"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="500" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13737"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizi".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13972"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13986"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="13986"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13986"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="13986"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="13986"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>převážně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="13986"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="13986"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pochopení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="13986"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>teoretické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="13986"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>báze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="13986"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="13986"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="13986"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>působení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="13986"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8899" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="13986"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9336" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="13986"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14217"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10483" w:y="13986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="672" w:y="14217"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14217"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="14217"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="14217"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znaky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="14217"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="14217"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="14217"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="14217"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>intervence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14452"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22708,306 +22708,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14922"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14937"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="14937"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dobrá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="14937"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="14937"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="14937"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="14937"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="14937"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="14937"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="14937"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>intervence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="14937"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="14937"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebná,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7464" w:y="14937"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protože</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="14937"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvyšuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="14937"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jistotu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="14937"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="14937"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9600" w:y="14937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odbornou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15167"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23507,249 +23507,249 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15633"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15647"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="15647"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základními</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="15647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="15647"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="15647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="15647"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="15647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="15647"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="15647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vazbě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="15647"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="15647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="15647"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="15647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="15647"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="15647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="15647"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="15647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="15647"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="15647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="15647"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="15647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upravující:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 11:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24354,289 +24354,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3335"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3349"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="3349"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="3349"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="3349"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="3349"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="3349"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="3349"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interakce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="3349"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="3349"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="3349"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="3349"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>intervenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="3349"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="3349"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="3349"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tento</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="3349"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proces</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3580"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24830,255 +24830,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>intervence).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3815"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3829"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="3829"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3829"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="3829"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="3829"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="3829"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důrazem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="3829"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="3829"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="3829"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jevy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="3829"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="3829"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týrání,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="3829"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nechtěné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="3829"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otěhotnění,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1623" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="3829"/>
+        <w:framePr w:w="1623" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="3829"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebepoškozování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4060"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25204,1173 +25204,1173 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záškoláctví):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4295"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4309"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="4309"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4309"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chlapec,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="4309"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>let,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="4309"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podezření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="4309"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="4309"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="4309"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5001" w:y="4309"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znaků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5649" w:y="4309"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="4309"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="4309"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6062" w:y="4309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týrán;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4545"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4559"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="4559"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4559"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dívka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="4559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="4559"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="4559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>let,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="4559"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="4559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svěří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="4559"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="4559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="4559"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="4559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="4559"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="4559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nechtěně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="4559"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="4559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otěhotněla;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4794"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4809"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="4809"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4809"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chlapec,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="4809"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>let,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="4809"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="4809"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="4809"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamarádů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="4809"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="4809"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="4809"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odejít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="4809"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="4809"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5836" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>domova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="4809"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="4809"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebevraždě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="4809"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7977" w:y="4809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sourozence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5044"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5058"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="5058"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5058"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chlapec,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="5058"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>let,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="5058"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podezření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="5058"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="5058"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zneužívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="5058"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návykových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="5058"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="5058"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="5058"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="5058"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sledovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="5058"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>změn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="5058"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8721" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8952" w:y="5058"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8880" w:y="5058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5293"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5308"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="5308"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5308"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dívka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="5308"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>let,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="5308"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="5308"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="5308"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamarádů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="5308"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>často</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="5308"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepřespává</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="5308"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doma,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="5308"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>domů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="5308"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="5308"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bojí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="5308"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>často</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="5308"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="5308"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8764" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neomluvené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9984" w:y="5308"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="5308"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>absence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -26394,340 +26394,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5773"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5788"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="5788"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5788"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="5788"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="5788"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="5788"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="5788"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="5788"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="5788"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="5788"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tvorba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="5788"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="5788"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="5788"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výchovně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="5788"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="5788"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="5788"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="5788"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9888" w:y="5788"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10267" w:y="5788"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6018"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C29"/>
@@ -27380,289 +27380,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6954"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6969"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="6969"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6969"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="6969"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloženo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="6969"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="6969"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účetních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="6969"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokladů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="6969"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="6969"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nichž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="6969"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="6969"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="6969"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="6969"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplněny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="6969"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ostatní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="6969"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="6969"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9024" w:y="6969"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vykazovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7199"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -28077,272 +28077,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7905"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7919"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="7919"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7919"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základními</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="7919"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="7919"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejícími</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="7919"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="7919"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="7919"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="7919"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volnočasových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="7919"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="7919"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8107" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8572" w:y="7919"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="7919"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mládeže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="7919"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9825" w:y="7919"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8149"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -29930,425 +29930,425 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10957"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10972"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="10972"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="10972"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="10972"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="10972"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11207"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11221"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="11221"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Turistická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="11221"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="11221"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výlet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="11221"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlakem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="11221"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="11221"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="11221"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="11221"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="11221"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="11221"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="11221"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zříceninu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="11221"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cesta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="11221"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="11221"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lesem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="11221"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="11221"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="11221"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9518" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9806" w:y="11221"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="11221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>značená,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11452"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -30474,272 +30474,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třídy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11922"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11937"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="11937"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11937"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="11937"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="11937"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="11937"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="11937"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="11937"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staršího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="11937"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="11937"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="11937"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cílové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="11937"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>body</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="11937"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7867" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="11937"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8294" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>označovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="11937"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="11937"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>viditelnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12167"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -31001,306 +31001,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12402"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12417"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="12417"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12417"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lesní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tábořiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="12417"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="12417"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potoka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="12417"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="12417"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tábor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="12417"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="12417"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="12417"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejbližší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="12417"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vesnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="12417"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="12417"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>km,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="12417"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastnící</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8145" w:y="12417"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>smíšené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="12417"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="12417"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="12417"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slupiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -31443,323 +31443,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12882"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12897"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="12897"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12897"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Raftová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="12897"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="12897"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="12897"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="12897"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sjíždění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="12897"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lužnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="12897"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rafty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="12897"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsazeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="12897"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="12897"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="12897"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="12897"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="12897"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="12897"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výpravy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9038" w:y="12897"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sjezd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="12897"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>propustí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13127"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -31919,323 +31919,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vystupování).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13377"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="13377"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13377"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="13377"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="13377"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>městě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="13377"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="13377"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získáváním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="13377"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="13377"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="13377"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obyvatel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="13377"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="13377"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="13377"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staršího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="13377"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="13377"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="13377"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8899" w:y="13377"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8832" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="13377"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>víkendové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13607"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -33602,351 +33602,351 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15474"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15489"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="15489"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15489"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozlišení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="15489"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stylů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="15489"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="15489"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolektivu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="15489"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="15489"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="15489"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>užít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="15489"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="15489"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="15489"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typologií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="15489"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>užívaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="15489"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="15489"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odborné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="15489"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>literatuře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="15489"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9888" w:y="15489"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9816" w:y="15489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 11:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -34653,578 +34653,578 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3090"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3105"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="3105"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3105"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="3105"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="3105"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3340"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3354"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="3354"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3354"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Člen</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="3354"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neakceptuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="3354"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohodnutá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="3354"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="3354"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="3354"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opakovaně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="3354"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="3354"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohodnutý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="3354"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="3354"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3604"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="3604"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3604"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="3604"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oddílu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="3604"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přenáší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="3604"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="3604"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dohody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="3604"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="3604"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedoucím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="3604"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oddílu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="3604"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svoje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="3604"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkoly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="3604"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="3604"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8044" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>další</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="3604"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>členy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="3604"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9609" w:y="3604"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9782" w:y="3604"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9710" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>omlouvá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3834"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -35299,986 +35299,986 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytížením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4069"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4084"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="4084"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Členové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="4084"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="4084"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="4084"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stěžují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="4084"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="4084"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nerovnoměrné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5692" w:y="4084"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozdělení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="4084"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="4084"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="4084"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protěžování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="4084"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9302" w:y="4084"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>členů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="4084"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týmu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4319"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="442" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4333"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="4333"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4333"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dva</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="4333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>členové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="4333"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="4333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="4333"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="4333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týmu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="4333"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="4333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mají</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="4333"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="4333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vážný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="4333"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="4333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="4333"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="4333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="4333"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="4333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="4333"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="4333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="4333"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="4333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochotni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7248" w:y="4333"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="4333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="4333"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7612" w:y="4333"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spolupracovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4569"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4583"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="4583"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4583"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="4583"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přímo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="4583"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="4583"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="4583"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="4583"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neshodují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="4583"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="4583"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="4583"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="4583"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="4583"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="4583"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7483" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="4583"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="4583"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přičemž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="4583"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4813"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10603" w:y="4583"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="907" w:y="4813"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="4813"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trvá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="4813"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="4813"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="4813"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyloučení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="4813"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="4813"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>další</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="4813"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="4813"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="4813"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="4813"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5049"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -36574,238 +36574,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5519"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5533"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="5533"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5533"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="5533"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="5533"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="5533"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpočtem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="5533"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5500" w:y="5533"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výchovně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6422" w:y="5533"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="5533"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="5533"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7473" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8294" w:y="5533"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souhrn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1537" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="5533"/>
+        <w:framePr w:w="1537" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpokládaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -36999,697 +36999,697 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>členění:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5999"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6013"/>
-[...10 lines deleted...]
-        <w:t>•Náklady:</w:t>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6013"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Náklady:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6249"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="6263"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="6263"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="6263"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mzdové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="6263"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="6263"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>OON</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="6263"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(náklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="6263"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="6263"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnance,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="6263"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>DPČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="6263"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6417" w:y="6263"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="6263"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>DPP);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6498"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1119" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="6513"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="6513"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="6513"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="6513"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(spotřební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="6513"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="6513"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drobný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="6513"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hmotný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="6513"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>majetek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="6513"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlouhodobý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="6513"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hmotný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8798" w:y="6513"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8726" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>majetek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="6513"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="6513"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9988" w:y="6513"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="6743"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpisy);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6978"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1340" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="6993"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="6993"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="6993"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nemateriálové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="6993"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(náklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="6993"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="6993"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>služby,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="6993"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřeba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="6993"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>energií,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="6993"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doprava,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="6993"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cestovné,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="6993"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drobný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="6993"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehmotný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9926" w:y="6993"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="6993"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>majetek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -37730,595 +37730,595 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>majetek).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7458"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7473"/>
-[...10 lines deleted...]
-        <w:t>•Příjmy:</w:t>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7473"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příjmy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7708"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="7722"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="7722"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příjmy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="7722"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="7722"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="7722"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2976" w:y="7722"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="7722"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7957"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="7972"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="7972"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="7972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příspěvek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="7972"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zřizovatele;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8207"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="8221"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="8221"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="8221"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>granty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="8221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="8221"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="8221"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotace;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8457"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="8471"/>
-[...10 lines deleted...]
-        <w:t>•dary;</w:t>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="8471"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dary;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8706"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="8721"/>
-[...10 lines deleted...]
-        <w:t>•ostatní.</w:t>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="8721"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ostatní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8956"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8970"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="8970"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8970"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Důraz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="8970"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kladen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="8970"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zejména</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="8970"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="8970"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="8970"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="8970"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="8970"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>financování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="8970"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6172" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivity,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="8970"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>reálné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="8970"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokrytí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="8970"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="8970"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="8970"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9595" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -38699,561 +38699,561 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9921"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="9921"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="9921"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="9921"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="9921"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="9921"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="9921"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5961" w:y="9921"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="9921"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oddílu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="9921"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="9921"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veřejností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="9921"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8798" w:y="9921"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="9921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rodiči.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10156"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="221" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10170"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="652" w:y="10170"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10170"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="580" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="10170"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="10170"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="10170"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veřejností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="10170"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="10170"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyžadován</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="10170"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="10170"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="10170"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="10170"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="10170"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="10170"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="10170"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="10170"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="10170"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8894" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celoročního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10056" w:y="10170"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9984" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plánu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10401"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -39624,51 +39624,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze dvou členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 11:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -40353,51 +40353,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -40412,51 +40412,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -40722,51 +40722,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodná zkušební místnost se stoly a židlemi;</w:t>
+        <w:t>vhodná zkušební místnost se stoly a židlemi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12465"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -40781,51 +40781,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•flipchart, dataprojektor, projekční plocha, notebook nebo PC s připojením na internet;</w:t>
+        <w:t>flipchart, dataprojektor, projekční plocha, notebook nebo PC s připojením na internet;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12465"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -40840,51 +40840,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lektorskýkufr (obsahuje papíry A4 – bílé, barevné, nůžky, lepidlo, lepenka, barevné samolepicí bločky, tužky, pastelky, fixy slabé, fixy silné, kanc. sponky, napínáčky, modelína, kolíčky, ořezávátko, sešívačka, děrovačka, lepicí hmota k upevnění papírů na stěnu, míč, šátek, provázek, budík).</w:t>
+        <w:t>lektorskýkufr (obsahuje papíry A4 – bílé, barevné, nůžky, lepidlo, lepenka, barevné samolepicí bločky, tužky, pastelky, fixy slabé, fixy silné, kanc. sponky, napínáčky, modelína, kolíčky, ořezávátko, sešívačka, děrovačka, lepicí hmota k upevnění papírů na stěnu, míč, šátek, provázek, budík).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12465"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -40969,51 +40969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 11:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -41282,51 +41282,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 11:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42023,84 +42023,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rada dětí a mládeže kraje Vysočina, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:33:44</w:t>
+        <w:t>Samostatný vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 11:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="579E201D"/>
+    <w:nsid w:val="24673F60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42186,51 +42186,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66AFBA84"/>
+    <w:nsid w:val="470979AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42316,51 +42316,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3E848A8A"/>
+    <w:nsid w:val="34FD5253"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42446,51 +42446,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65A03B69"/>
+    <w:nsid w:val="27D8ECCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -42576,51 +42576,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="322B2C4C"/>
+    <w:nsid w:val="7A852A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>