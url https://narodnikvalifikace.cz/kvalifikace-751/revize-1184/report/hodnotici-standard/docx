--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71A03397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71A03397" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71A03397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BFC9673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BFC9673" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BFC9673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:04:48</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:04:48</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2715,51 +2715,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:04:48</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3308,51 +3308,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:04:48</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11686,51 +11686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:04:48</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22410,51 +22410,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:04:48</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26993,51 +26993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:04:48</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28117,51 +28117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:04:48</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28746,51 +28746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:04:48</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29487,84 +29487,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rada dětí a mládeže kraje Vysočina, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.8.2026 0:04:48</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A300230"/>
+    <w:nsid w:val="368663EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29650,51 +29650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05711C33"/>
+    <w:nsid w:val="17E64329"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29780,51 +29780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2E31951B"/>
+    <w:nsid w:val="570512D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29910,51 +29910,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="662D409E"/>
+    <w:nsid w:val="7481DE71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30040,51 +30040,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25DF28C1"/>
+    <w:nsid w:val="2D218151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>