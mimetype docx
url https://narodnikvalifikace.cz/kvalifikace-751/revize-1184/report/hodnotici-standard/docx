--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BFC9673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BFC9673" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BFC9673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77A5EFE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77A5EFE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77A5EFE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2715,51 +2715,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3308,51 +3308,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11686,51 +11686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22410,51 +22410,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26993,51 +26993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28117,51 +28117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28746,51 +28746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29487,84 +29487,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rada dětí a mládeže kraje Vysočina, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 11.9.2026 21:36:00</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="368663EF"/>
+    <w:nsid w:val="61633CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29650,51 +29650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17E64329"/>
+    <w:nsid w:val="7598F263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29780,51 +29780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="570512D6"/>
+    <w:nsid w:val="1996314A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29910,51 +29910,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7481DE71"/>
+    <w:nsid w:val="27FAA6E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30040,51 +30040,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2D218151"/>
+    <w:nsid w:val="4674F096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>