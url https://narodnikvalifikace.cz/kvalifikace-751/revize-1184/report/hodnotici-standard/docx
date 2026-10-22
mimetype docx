--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77A5EFE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77A5EFE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77A5EFE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCF9615C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCF9615C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCF9615C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 11.04.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 9:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 9:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2715,51 +2715,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 9:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3308,51 +3308,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 9:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6235,1479 +6235,1479 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>položky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6579"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6593"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="6593"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6593"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jméno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6593"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příjmení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="6593"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="6593"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="6593"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(personální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="6593"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6843"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="6843"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6843"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Název</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="6843"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7078"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7092"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="7092"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7092"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cílová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="7092"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7342"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="7342"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7342"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Klíčová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7577"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="442" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7591"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="873" w:y="7591"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7591"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cíle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="801" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7841"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="7841"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7841"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vybrané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="7841"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>absolventa,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="7841"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="7841"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="7841"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="7841"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="7841"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8076"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8091"/>
-[...16 lines deleted...]
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="8091"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8091"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Forma</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8340"/>
-[...16 lines deleted...]
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="8340"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8340"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="8340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="8340"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="8340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(popište</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="8340"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="8340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="8340"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="8340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="8340"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="8340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vazbě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="8340"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="8340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="8340"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="8340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="8340"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="8340"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8575"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8590"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="8590"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8590"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Počet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="8590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="8590"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="8590"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8825"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8839"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="8839"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Časová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="8839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="8839"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="8839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="8839"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="8839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="8839"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="8839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodinách)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9075"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9089"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="9089"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9089"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Didaktické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="9089"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="9089"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="9089"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(vše,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="9089"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="9089"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="9089"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="9089"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umožňuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="9089"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="9089"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosažení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="9089"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="9089"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9324"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9339"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="9339"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9339"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="9339"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>teoretické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="9339"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="9339"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="9339"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="9339"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9574"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9588"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="9588"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9588"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="9588"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="9588"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="9588"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="9588"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="9588"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VVA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="9588"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="9588"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(postup)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9823"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9838"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="9838"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9838"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="9838"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosažených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="9838"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10073"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10087"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="10087"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10087"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přílohy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="10087"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(použitá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="10087"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="10087"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>literatura,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="10087"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="10087"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="10087"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="10087"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="10087"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="10087"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="10087"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="10087"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atp.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="10087"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="10087"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="10087"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="10087"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volitelné)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10323"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10196,136 +10196,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13577"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13591"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="13591"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13591"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Cílová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="13591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="13591"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="13591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="13591"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="13591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>simulována</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="13591"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="13591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkušební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="13591"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="13591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komisí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10842,272 +10842,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14527"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14542"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="14542"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14542"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="14542"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="14542"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="14542"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="14542"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="14542"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="14542"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciálními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="14542"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávacími</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="14542"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8774" w:y="14542"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9057" w:y="14542"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9792" w:y="14542"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10593" w:y="14542"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10526" w:y="14542"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14772"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11686,51 +11686,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 9:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12369,289 +12369,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2625"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2639"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="2639"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2639"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="2639"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rizikového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="2639"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="2639"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závislost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="2639"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="2639"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>psychoaktivních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="2639"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="2639"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="2639"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drogová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="2639"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závislost;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8548" w:y="2639"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závislost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="2639"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9302" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="2639"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9585" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10392" w:y="2639"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10320" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2869"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14256,289 +14256,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4972"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4986"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="4986"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4986"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="4986"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="4986"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="4986"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="4986"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="4986"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5227" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="4986"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="4986"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>multikulturní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="4986"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="4986"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="4986"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8779" w:y="4986"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobré</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="4986"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9283" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praxe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="4986"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="4986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5217"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15378,323 +15378,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6383"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6397"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6397"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="6397"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzorový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="6397"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="6397"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="6397"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="6397"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="6397"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="6397"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mládeží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="6397"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="6397"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5856" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="6397"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>environmentální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="6397"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8812" w:y="6397"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="6397"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8870" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příklad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9595" w:y="6397"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9528" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobré</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10166" w:y="6397"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10099" w:y="6397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praxe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6628"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16313,646 +16313,646 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7564"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7578"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="7578"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krizovou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>intervencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="7578"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="7578"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="7578"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="7578"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="7578"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vymezujeme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="7578"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="7578"/>
+        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„specializovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="7578"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7560" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomoc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8284" w:y="7578"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8217" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobám,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9110" w:y="7578"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9043" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9614" w:y="7578"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9883" w:y="7578"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9816" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ocitly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10396" w:y="7578"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="500" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizi".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8044"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8058"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="8058"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8058"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="8058"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8058"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>převážně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="8058"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="8058"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pochopení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="8058"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>teoretické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="8058"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>báze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="8058"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="8058"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="8058"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>působení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="8058"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8899" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="8058"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9336" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9672" w:y="8058"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8289"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10483" w:y="8058"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="672" w:y="8289"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8289"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>specifické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="8289"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="8289"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znaky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="8289"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="8289"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="8289"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="8289"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>intervence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17231,306 +17231,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8994"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9009"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="9009"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9009"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dobrá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="9009"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="9009"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="9009"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="9009"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="9009"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="9009"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="9009"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>intervence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="9009"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="9009"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebná,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7464" w:y="9009"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protože</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="9009"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvyšuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="9009"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jistotu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="9009"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9667" w:y="9009"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9600" w:y="9009"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odbornou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18030,408 +18030,408 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9705"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9719"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="9719"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9719"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základními</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="9719"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="9719"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="9719"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="9719"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="9719"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="9719"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="9719"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vazbě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="9719"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="9719"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="9719"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="9719"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="9719"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="9719"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="9719"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="9719"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumíme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="9719"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="9719"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="9719"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="9719"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upravující:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9954"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9969"/>
-[...10 lines deleted...]
-        <w:t>•mlčenlivost,</w:t>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9969"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mlčenlivost,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10204"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10218"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="10218"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10218"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="10218"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1665" w:y="10218"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="10218"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="10218"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="10218"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="10218"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="10218"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údajů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10453"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1162" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10468"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="10468"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10468"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oznamovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1521" w:y="10468"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10703"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18710,289 +18710,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11173"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11188"/>
-[...16 lines deleted...]
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="11188"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11188"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="11188"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměřeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="11188"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="11188"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popsání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="11188"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="11188"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interakce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="11188"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovníka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="11188"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6134" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="11188"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krizové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="11188"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>intervenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="11188"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="11188"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="11188"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tento</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="11188"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="11188"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proces</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19186,255 +19186,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>intervence).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11653"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11668"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="11668"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11668"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="11668"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="11668"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="11668"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důrazem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="11668"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="11668"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="11668"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jevy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="11668"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="11668"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týrání,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="11668"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nechtěné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="11668"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otěhotnění,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1623" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="11668"/>
+        <w:framePr w:w="1623" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="11668"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebepoškozování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11898"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19560,1530 +19560,1530 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záškoláctví):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12148"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="12148"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12148"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chlapec,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="12148"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>let,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="12148"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podezření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="12148"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="12148"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="12148"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnějších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="12148"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znaků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="12148"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="12148"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="12148"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týrán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12383"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12397"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="12397"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dívka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="12397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="12397"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="12397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>let,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="12397"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="12397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svěří</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="12397"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="12397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="12397"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="12397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="12397"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="12397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nechtěně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="12397"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="12397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otěhotněla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12633"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12647"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="12647"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chlapec,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="12647"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>let,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="12647"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="12647"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="12647"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamarádů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="12647"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="12647"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="12647"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odejít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="12647"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="12647"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>domova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="12647"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="12647"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebevraždě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="12647"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sourozence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12882"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12897"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="12897"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12897"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chlapec,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="12897"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>let,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="12897"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podezření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="12897"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="12897"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zneužívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="12897"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návykových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="12897"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5136" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="12897"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="12897"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="12897"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sledovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="12897"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>změn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="12897"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="12897"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="12897"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13132"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13146"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="13146"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13146"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dívka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="13146"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>let,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="13146"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="13146"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3144" w:y="13146"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kamarádů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="13146"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>často</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="13146"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepřespává</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="13146"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doma,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="13146"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6268" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>domů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="13146"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="13146"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bojí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="13146"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7531" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>často</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="13146"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8476" w:y="13146"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neomluvené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="13146"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>absence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10435" w:y="13146"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10363" w:y="13146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13612"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13626"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13626"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13626"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="13626"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="13626"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="13626"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="13626"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="13626"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="13626"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="13626"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Tvorba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="13626"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6192" w:y="13626"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="13626"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výchovně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="13626"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="13626"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="13626"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="13626"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9888" w:y="13626"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10267" w:y="13626"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13857"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
@@ -21719,289 +21719,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14793"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14807"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="14807"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14807"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="14807"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předloženo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="14807"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="14807"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účetních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="14807"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokladů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="14807"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="14807"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nichž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="14807"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="14807"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="14807"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="14807"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplněny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="14807"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ostatní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="14807"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="14807"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9024" w:y="14807"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vykazovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15037"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22410,51 +22410,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 9:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22583,272 +22583,272 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="2173"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základními</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="2173"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="2173"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejícími</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="2173"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4512" w:y="2173"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="2173"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="2173"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volnočasových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="2173"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8179" w:y="2173"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8107" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8572" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mládeže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="2173"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9825" w:y="2173"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22872,391 +22872,391 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upravující:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="2653"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zásady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>smluvních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="2653"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="2653"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(smlouvy);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2903"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="2903"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2903"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zákonnou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovědnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="2903"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="2903"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škody,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="2903"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="2903"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ztrátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="2903"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svěřených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="2903"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předmětů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="2903"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="2903"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="2903"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schodek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="2903"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="2903"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svěřených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8678" w:y="2903"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8606" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnotách,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="2903"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10228" w:y="2903"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10156" w:y="2903"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3133"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23297,255 +23297,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyúčtovat;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3369"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3383"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="3383"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3383"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovědnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="3383"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="3383"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="3383"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnesené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="3383"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="3383"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="3383"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="3383"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odložené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="3383"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="3383"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věci;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3618"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3633"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="3633"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3633"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>trestní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="3633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovědnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="3633"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="3633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="3633"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="3633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důrazem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="3633"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="3633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="3633"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="3633"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přestupky).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3868"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24436,425 +24436,425 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5269"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5284"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1238" w:y="5284"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5284"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="5284"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5519"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5533"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="5533"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5533"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Turistická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="5533"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="5533"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výlet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="5533"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlakem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="5533"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="5533"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="5533"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trasou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="5533"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4324" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="5533"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5217" w:y="5533"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="5533"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zříceninu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="5533"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cesta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="5533"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="5533"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lesem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="5533"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="5533"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9590" w:y="5533"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9518" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9806" w:y="5533"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="5533"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>značená,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5764"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24980,272 +24980,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třídy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5999"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6013"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="6013"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6013"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="6013"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připravovaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="6013"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="6013"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupinu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="6013"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="6013"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staršího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="6013"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="6013"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6820" w:y="6013"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Cílové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="6013"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>body</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="6013"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7867" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="6013"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8294" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>označovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="6013"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="6013"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>viditelnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6244"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25507,306 +25507,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6479"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6493"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="6493"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6493"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lesní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tábořiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="6493"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="6493"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potoka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="6493"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="6493"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3398" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tábor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="6493"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdálený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="6493"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="6493"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejbližší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="6493"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vesnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="6493"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6552" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="6493"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>km,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="6493"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastnící</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8145" w:y="6493"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>smíšené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="6493"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="6493"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slupiny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25949,323 +25949,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6959"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6973"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="6973"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Raftová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="6973"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="6973"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="6973"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="6973"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sjíždění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="6973"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lužnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="6973"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rafty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="6973"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsazeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="6973"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="6973"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="6973"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="6973"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="6973"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="6973"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výpravy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9038" w:y="6973"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sjezd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="6973"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>propustí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7204"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -26425,323 +26425,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vystupování).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7439"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7453"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="7453"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7453"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="7453"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="7453"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>městě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="7453"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="7453"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získáváním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="7453"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="7453"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="7453"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obyvatel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="7453"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="7453"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="7453"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>staršího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="7453"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="7453"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="7453"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8673" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8899" w:y="7453"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8832" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="7453"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="7453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>víkendové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7684"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -26993,51 +26993,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 9:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27817,51 +27817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -27876,51 +27876,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -28117,51 +28117,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 9:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28333,51 +28333,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodná zkušební místnost se stoly a židlemi;</w:t>
+        <w:t>vhodná zkušební místnost se stoly a židlemi;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -28392,51 +28392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•flip chart, dataprojektor, projekční plocha, notebook nebo PC s připojením na internet;</w:t>
+        <w:t>flip chart, dataprojektor, projekční plocha, notebook nebo PC s připojením na internet;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="2942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -28451,51 +28451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•lektorský kufr (obsahuje papíry A4 – bílé, barevné, nůžky, lepidlo, lepenka, barevné samolepicí bločky, tužky, pastelky, fixy slabé, fixy silné, kanc. sponky, napínáčky, modelína, kolíčky, ořezávátko, sešívačka, děrovačka, lepicí hmota k upevnění papírů na stěnu, míč, šátek, provázek, budík). </w:t>
+        <w:t xml:space="preserve">lektorský kufr (obsahuje papíry A4 – bílé, barevné, nůžky, lepidlo, lepenka, barevné samolepicí bločky, tužky, pastelky, fixy slabé, fixy silné, kanc. sponky, napínáčky, modelína, kolíčky, ořezávátko, sešívačka, děrovačka, lepicí hmota k upevnění papírů na stěnu, míč, šátek, provázek, budík). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="2942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -28746,51 +28746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 9:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29487,84 +29487,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rada dětí a mládeže kraje Vysočina, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 2.10.2026 5:32:36</w:t>
+        <w:t>Vedoucí volnočasových aktivit dětí a mládeže, 22.10.2026 9:23:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61633CB9"/>
+    <w:nsid w:val="1A3F3D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29650,51 +29650,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7598F263"/>
+    <w:nsid w:val="4CC1B886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29780,51 +29780,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1996314A"/>
+    <w:nsid w:val="3929CB72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29910,51 +29910,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="27FAA6E2"/>
+    <w:nsid w:val="22A48F9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -30040,51 +30040,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4674F096"/>
+    <w:nsid w:val="2299A297"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>