--- v7 (2026-08-21)
+++ v8 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54A721DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54A721DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54A721DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R445AE72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR445AE72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR445AE72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -953,51 +953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 21.8.2026 21:49:41</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9756,51 +9756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 21.8.2026 21:49:41</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17267,51 +17267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 21.8.2026 21:49:41</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23622,51 +23622,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 21.8.2026 21:49:41</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24195,51 +24195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká rada dětí a mládeže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 21.8.2026 21:49:41</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 11.9.2026 18:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>