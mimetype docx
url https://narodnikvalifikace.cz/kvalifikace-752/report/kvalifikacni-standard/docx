--- v8 (2026-09-11)
+++ v9 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R445AE72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR445AE72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR445AE72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39E19CA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39E19CA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39E19CA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -953,51 +953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 11.9.2026 18:47:10</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 2.10.2026 2:04:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9756,51 +9756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 11.9.2026 18:47:10</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 2.10.2026 2:04:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17267,51 +17267,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 11.9.2026 18:47:10</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 2.10.2026 2:04:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23622,51 +23622,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 11.9.2026 18:47:10</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 2.10.2026 2:04:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24195,51 +24195,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká rada dětí a mládeže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 11.9.2026 18:47:10</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 2.10.2026 2:04:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>