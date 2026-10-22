--- v9 (2026-10-02)
+++ v10 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39E19CA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39E19CA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39E19CA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42BECDCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42BECDCC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42BECDCC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -953,51 +953,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 2.10.2026 2:04:47</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 22.10.2026 7:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5580,527 +5580,527 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8187"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1119" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8201"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="8201"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8201"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zhodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="8201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosavadní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="8201"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="8201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="8201"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8201"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8436"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8451"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="8451"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8451"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mapování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„motivace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="8451"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="8451"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k přijetí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="8451"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="8451"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8686"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8700"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="8700"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8700"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhledání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="8700"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="8700"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="8700"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="8700"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="8700"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="8700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8935"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8950"/>
-[...16 lines deleted...]
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="8950"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8950"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="8950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rizik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="8950"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="8950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="8950"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="8950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="8950"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="8950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="8950"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="8950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlediska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="8950"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="8950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="8950"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="8950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="8950"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="8950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="8950"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="8950"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6243,289 +6243,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlediska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9420"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9435"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="9435"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="9435"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>profesionálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="9435"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="9435"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="9435"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9684"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="9684"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9684"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="9684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„zdrojů“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="9684"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="9684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="9684"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="9684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="9684"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="9684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="9684"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="9684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="9684"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="9684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="9684"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="9684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6787,289 +6787,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>položky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10385"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10399"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="10399"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10399"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdy,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="10399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>termíny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="10399"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="10399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>asi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="10399"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="10399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="10399"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="10399"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měsících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10635"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10649"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="10649"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10649"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>co,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="715" w:y="10649"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="10649"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="10649"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="10649"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10649"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10884"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="409" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10899"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="10899"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10899"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kdo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="768" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10899"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="10899"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovídá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11134"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7127,306 +7127,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s dobrovolníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11383"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="11383"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11383"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>koordinátor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="11383"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="11383"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="11383"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="11383"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="11383"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>role,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="11383"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="11383"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výcvik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="11383"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="11383"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="11383"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="11383"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>supervize</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11619"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11633"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="11633"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11633"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="11633"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="11633"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="11633"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výcvik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="11633"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="11633"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="11633"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="11633"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="11633"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="11633"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="11633"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="11633"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="11633"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="11633"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11868"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8555,442 +8555,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13510"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13524"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="13524"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13524"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dohody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="13524"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>další</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="13524"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumenty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="13524"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzavírané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="13524"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s dobrovolníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="13524"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="13524"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="13524"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizacemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13759"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13774"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13774"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pojištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="13774"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14009"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14023"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="14023"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14023"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="14023"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="14023"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="14023"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="14023"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="14023"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="14023"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="14023"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="14023"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="14023"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řády,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="14023"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="14023"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směrnice,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="14023"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="14023"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="14023"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="14023"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="14023"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="14023"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údajů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8697" w:y="14023"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="14023"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vykazování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="14023"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="14023"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14254"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9150,323 +9150,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14959"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14974"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="14974"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14974"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="14974"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="14974"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="14974"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="14974"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="14974"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="14974"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="14974"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="14974"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="14974"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="14974"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="14974"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8275" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zejména</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="14974"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="14974"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10204" w:y="14974"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10137" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10440" w:y="14974"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10372" w:y="14974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15204"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9756,51 +9756,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 2.10.2026 2:04:47</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 22.10.2026 7:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9996,341 +9996,324 @@
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P31"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
         <w:rPr>
-          <w:rStyle w:val="C21"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C21"/>
+          <w:rStyle w:val="C23"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P28"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="2404"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="2404"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="2404"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="2404"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="2404"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="2404"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="2404"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="2404"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="2404"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="2404"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="2404"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="2404"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8294" w:y="2404"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8222" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8452" w:y="2404"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohledem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="2404"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9206" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="2404"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>resortní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
@@ -11170,238 +11153,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4271"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4285"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="4285"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4285"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="4285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="4285"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="4285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="4285"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="4285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="4285"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="4285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="4285"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="4285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="4285"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="4285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="4285"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="4285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="4285"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="4285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="4285"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="4285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="4285"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="4285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="4285"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="4285"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4521"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11578,238 +11561,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4991"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5005"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="5005"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5005"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="5005"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="5005"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="5005"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="5005"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="5005"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="5005"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="5005"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="5005"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="5005"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="5005"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5241"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11986,238 +11969,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5711"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5725"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="5725"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5725"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="5725"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="5725"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="5725"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="5725"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="5725"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="5725"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="5725"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="5725"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="5725"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="5725"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="5725"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="5725"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="5725"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="5725"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="5725"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="5725"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="5725"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="5725"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="5725"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="5725"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="5725"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5961"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12394,238 +12377,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6431"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6445"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="6445"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6445"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="6445"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="6445"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="6445"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="6445"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="6445"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="6445"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="6445"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="6445"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="6445"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="6445"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="6445"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="6445"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="6445"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="6445"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="6445"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="6445"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="6445"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="6445"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="6445"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="6445"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="6445"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13363,238 +13346,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7852"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7866"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="7866"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7866"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="7866"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="7866"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="7866"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="7866"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="7866"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="7866"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="7866"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="7866"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="7866"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="7866"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8101"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13703,272 +13686,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8572"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8586"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8586"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8586"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="8586"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="8586"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="8586"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="8586"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="8586"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="8586"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="8586"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="8586"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="8586"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="8586"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="8586"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9134" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="8586"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="8586"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8817"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15080,255 +15063,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníci:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11399"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11413"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="11413"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11413"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nevím,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="11413"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="11413"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="11413"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="11413"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="11413"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="11413"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="11413"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="11413"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="11413"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="11413"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="11413"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povídat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11649"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="409" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11663"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="11663"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11663"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>děti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="768" w:y="11663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="11663"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="11663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neberou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="11663"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="11663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vážně,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="11663"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="11663"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zlobí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11898"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15352,544 +15335,544 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spoluzaměstnanci:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12133"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12148"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="12148"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12148"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mají</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="825" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obavy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="12148"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="12148"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="12148"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="12148"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přidělají</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="12148"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="12148"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="12148"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="12148"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="12148"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="12148"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„plést</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="12148"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="12148"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="12148"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nohy“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12383"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12397"/>
-[...16 lines deleted...]
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="12397"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12397"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>budou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="12397"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="12397"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="12397"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="12397"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="12397"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomáhat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="12397"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="12397"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s úklidem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12633"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12647"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="12647"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12647"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chtějí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="12647"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="12647"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="12647"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="12647"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="12647"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="12647"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neměli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="12647"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="12647"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vykonávat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12882"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15913,408 +15896,408 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>management:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13117"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13132"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13132"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13132"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozhovor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13132"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s nadřízeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="13132"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="13132"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="13132"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="13132"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výši</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="13132"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="13132"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úvazku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="13132"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="13132"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koordinátora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13367"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13381"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13381"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13381"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozhovor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="13381"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nadřízeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="13381"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="13381"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="13381"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="13381"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3595" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hranicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="13381"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="13381"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="13381"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6624" w:y="13381"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="13381"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8150" w:y="13381"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8083" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="13381"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8256" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>resortních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9268" w:y="13381"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="13381"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13612"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16389,119 +16372,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13847"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="197" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13861"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="13861"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13861"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="13861"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zakoupení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="13861"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="13861"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="13861"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="13861"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="13861"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="13861"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14097"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16525,255 +16508,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veřejnost:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14332"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14346"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="14346"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14346"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>představení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="14346"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="14346"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="14346"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škole,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="14346"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4992" w:y="14346"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klubu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="14346"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seniorů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6297" w:y="14346"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="14346"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Job</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="14346"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6763" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klubu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="14346"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="14346"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="14346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nezaměstnané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14581"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16797,153 +16780,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>média:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14817"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14831"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="14831"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14831"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>představení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="14831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="14831"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="14831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="14831"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="14831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="14831"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="14831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regionálního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="2276" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="14831"/>
+        <w:framePr w:w="2276" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="14831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>deníku/rozhlasu/kabelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="14831"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="14831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>televize</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15066"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -17267,51 +17250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 2.10.2026 2:04:47</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 22.10.2026 7:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17440,255 +17423,255 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="2173"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Evaluační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhovor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="2173"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="2173"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evaluační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="2173"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotazník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="2173"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="2173"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>definovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="2173"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přínosy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="2173"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bariéry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="2173"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="2173"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="2173"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9326" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v konkrétním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -17712,187 +17695,187 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="2653"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="2653"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evaluační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="2653"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhovor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="2653"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="2653"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evaluační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="2653"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotazník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="2653"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="2653"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2889"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -18052,527 +18035,527 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3373"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="3373"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="3373"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="3373"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="3373"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>leták</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="3373"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="3373"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="3373"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="3373"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoby,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="3373"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="3373"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanoví,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="3373"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="3373"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7920" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="3373"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="3373"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9787" w:y="3373"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9720" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>leták</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3604"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3839"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3853"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="3853"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3853"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="3853"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="3853"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="3853"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnotí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="3853"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="3853"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>především</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="3853"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="3853"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nápaditost,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="3853"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="3853"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>originalitu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="3853"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="3853"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="3853"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="3853"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="3853"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="3853"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oslovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="3853"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="3853"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="3853"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="3853"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -18766,238 +18749,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4559"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4573"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="4573"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4573"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="4573"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnotí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="4573"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zejména</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="4573"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schopnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="4573"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navázání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="4573"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="4573"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="4573"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důvěry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="4573"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zjištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="4573"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="4573"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="4573"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>motivace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4804"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -19021,1224 +19004,1224 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5039"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1263" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5053"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="5053"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5053"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dobrovolníka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvádí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="5053"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="5053"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="5053"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="5053"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figurant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5289"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5303"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="5303"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5303"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Osnova</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="5303"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úvodního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="5303"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="5303"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhovoru:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5538"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5553"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="5553"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5553"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="5553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="5553"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="5553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="5553"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="5553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dozvěděl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="5553"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="5553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="5553"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="5553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>této</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="5553"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="5553"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příležitosti?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5788"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5802"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="5802"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5802"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Proč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="5802"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="5802"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="5802"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přišel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="5802"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="5802"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="5802"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="5802"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="5802"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="5802"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>této</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="5802"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="5802"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6037"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6052"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="6052"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6052"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="6052"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vaše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="6052"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="6052"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možnosti?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6287"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6301"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="6301"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6301"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="6301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obvykle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="6301"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="6301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trávíte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="6301"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="6301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="6301"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="6301"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čas?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6537"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="341" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6551"/>
-[...16 lines deleted...]
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="6551"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6551"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Co</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="6551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vás</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6551"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>baví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="6551"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="6551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="6551"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="6551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="6551"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="6551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umíte/ovládáte?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6786"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="341" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6801"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="6801"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6801"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Co</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="6801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>byste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="6801"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="6801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="6801"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="6801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="6801"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="6801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rád</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="6801"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="6801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dělal?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7036"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="341" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7050"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="7050"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7050"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Co</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="7050"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>víte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="7050"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="7050"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="7050"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="7050"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientech/službách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="7050"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="7050"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="7050"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="7050"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="7050"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="7050"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="7050"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="7050"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přichází?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7285"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7300"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="7300"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7300"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="7300"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="7300"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="7300"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vaše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="7300"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="7300"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejistoty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="7300"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="7300"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="7300"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="7300"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="7300"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="7300"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="7300"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="7300"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7535"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -20432,238 +20415,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8005"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8020"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="8020"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="8020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="8020"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="8020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="8020"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="8020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8020"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="8020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="8020"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="8020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="8020"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="8020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="8020"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="8020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="8020"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="8020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="8020"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="8020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="8020"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="8020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="8020"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="8020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8255"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -20891,391 +20874,391 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8725"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8740"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="8740"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8740"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="8740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="8740"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="8740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="8740"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="8740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8740"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="8740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="8740"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="8740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="8740"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="8740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="8740"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="8740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="8740"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="8740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="8740"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="8740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="8740"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="8740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="8740"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="8740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8975"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8989"/>
-[...16 lines deleted...]
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="8989"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8989"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trvání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="8989"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="8989"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="8989"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="8989"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="8989"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="8989"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="8989"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -21486,238 +21469,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9695"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9709"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="9709"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9709"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="9709"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="9709"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="9709"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="9709"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="9709"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="9709"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="9709"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="9709"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="9709"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="9709"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="9709"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="9709"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="9709"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="9709"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="9709"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="9709"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="9709"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="9709"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="9709"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="9709"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="9709"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9945"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -21928,357 +21911,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10415"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10429"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10429"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10429"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>charakterizuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="10429"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="10429"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nutnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="10429"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="10429"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>charakter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="10429"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="10429"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="10429"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="10429"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybral</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7881" w:y="10429"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="10429"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="10429"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9604" w:y="10429"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9537" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10660"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9710" w:y="10429"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>samostatné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="10660"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10660"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="10660"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="10660"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="10660"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="10660"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="10660"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="10660"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10895"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -22591,272 +22574,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11601"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="634" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11615"/>
-[...16 lines deleted...]
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="11615"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11615"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>"Které</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>legislativní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="11615"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="11615"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="11615"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="11615"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1522" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="11615"/>
+        <w:framePr w:w="1522" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměření/resortu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="11615"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="11615"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7032" w:y="11615"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6960" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zabývají</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7824" w:y="11615"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8716" w:y="11615"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="11615"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9336" w:y="11615"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="11615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11845"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -23186,306 +23169,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12786"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="821" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12801"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="12801"/>
+        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12801"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>"Popište</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1185" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="12801"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="12801"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jakých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="12801"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="12801"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="12801"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4027" w:y="12801"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="12801"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="12801"/>
+        <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="12801"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7358" w:y="12801"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="12801"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodnější</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="12801"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="12801"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9849" w:y="12801"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9782" w:y="12801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>model</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -23622,51 +23605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 2.10.2026 2:04:47</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 22.10.2026 7:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23774,60 +23757,60 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P31"/>
+        <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="282" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C23"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C23"/>
+          <w:rStyle w:val="C24"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři kvalifikačního standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="1877" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -24195,51 +24178,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká rada dětí a mládeže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka dobrovolníků, 2.10.2026 2:04:47</w:t>
+        <w:t>Koordinátor/koordinátorka dobrovolníků, 22.10.2026 7:44:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -24555,56 +24538,65 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P29">
     <w:name w:val="ParagraphStyle28"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P30">
     <w:name w:val="ParagraphStyle29"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P31">
     <w:name w:val="ParagraphStyle30"/>
     <w:hidden/>
     <w:pPr>
+      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P32">
     <w:name w:val="ParagraphStyle31"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P33">
+    <w:name w:val="ParagraphStyle32"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -24881,50 +24873,65 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C22">
     <w:name w:val="CharacterStyle18"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C23">
     <w:name w:val="CharacterStyle19"/>
     <w:hidden/>
     <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:b w:val="0"/>
+      <w:i w:val="1"/>
+      <w:strike w:val="0"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="C24">
+    <w:name w:val="CharacterStyle20"/>
+    <w:hidden/>
+    <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">
     <w:name w:val="Table Simple 1"/>
     <w:basedOn w:val="T0"/>