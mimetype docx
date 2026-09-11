--- v6 (2026-08-21)
+++ v7 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39835C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39835C3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39835C3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56A1523A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56A1523A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56A1523A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -946,51 +946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 22.8.2026 0:05:52</w:t>
+        <w:t>Koordinátor dobrovolníků, 11.9.2026 20:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8899,51 +8899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 22.8.2026 0:05:52</w:t>
+        <w:t>Koordinátor dobrovolníků, 11.9.2026 20:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15254,51 +15254,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 22.8.2026 0:05:52</w:t>
+        <w:t>Koordinátor dobrovolníků, 11.9.2026 20:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16475,51 +16475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 22.8.2026 0:05:52</w:t>
+        <w:t>Koordinátor dobrovolníků, 11.9.2026 20:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17272,51 +17272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 22.8.2026 0:05:52</w:t>
+        <w:t>Koordinátor dobrovolníků, 11.9.2026 20:13:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>