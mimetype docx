--- v7 (2026-09-11)
+++ v8 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56A1523A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56A1523A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56A1523A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R111354D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR111354D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR111354D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -946,51 +946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 11.9.2026 20:13:36</w:t>
+        <w:t>Koordinátor dobrovolníků, 2.10.2026 3:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8899,51 +8899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 11.9.2026 20:13:36</w:t>
+        <w:t>Koordinátor dobrovolníků, 2.10.2026 3:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15254,51 +15254,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 11.9.2026 20:13:36</w:t>
+        <w:t>Koordinátor dobrovolníků, 2.10.2026 3:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16475,51 +16475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 11.9.2026 20:13:36</w:t>
+        <w:t>Koordinátor dobrovolníků, 2.10.2026 3:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17272,51 +17272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 11.9.2026 20:13:36</w:t>
+        <w:t>Koordinátor dobrovolníků, 2.10.2026 3:50:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>