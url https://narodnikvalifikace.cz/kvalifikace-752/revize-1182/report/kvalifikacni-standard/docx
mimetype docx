--- v8 (2026-10-02)
+++ v9 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R111354D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR111354D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR111354D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB06F8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB06F8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB06F8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -946,51 +946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 2.10.2026 3:50:11</w:t>
+        <w:t>Koordinátor dobrovolníků, 22.10.2026 9:24:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3839,527 +3839,527 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6334"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1119" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6348"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="6348"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6348"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zhodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dosavadní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="6348"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="6348"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6598"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="6598"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6598"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mapování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„motivace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="6598"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="6598"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k přijetí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="6598"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6847"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="6847"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6847"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhledání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="6847"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="6847"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="6847"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="6847"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="6847"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7083"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7097"/>
-[...16 lines deleted...]
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="7097"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7097"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rizik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="7097"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="7097"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="7097"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="7097"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlediska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="7097"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6048" w:y="7097"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="7097"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="7097"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="7097"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7332"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4502,289 +4502,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlediska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7567"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7582"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="7582"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7582"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vedení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="7582"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="7582"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="7582"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>profesionálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="7582"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="7582"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaměstnanců,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="7582"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="7582"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="7582"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="7582"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7817"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7831"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="7831"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7831"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>možných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„zdrojů“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="7831"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="7831"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="7831"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="7831"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4800" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5769" w:y="7831"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="7831"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="7831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8067"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5386,306 +5386,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s dobrovolníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9473"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9487"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="9487"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9487"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>koordinátor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="9487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="9487"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="9487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="9487"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="9487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>role,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="9487"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="9487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výcvik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4257" w:y="9487"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="9487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="9487"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="9487"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>supervize</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9723"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9737"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="9737"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9737"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výběr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="9737"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="9737"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="9737"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výcvik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="9737"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1708" w:y="9737"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="9737"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="9737"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(plán</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="9737"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="9737"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="9737"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="9737"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="9737"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="9737"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9972"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6814,442 +6814,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11628"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="11628"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11628"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dohody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="11628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="11628"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="11628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>další</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="11628"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="11628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumenty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="11628"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="11628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzavírané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="11628"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="11628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s dobrovolníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="11628"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="11628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="11628"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="11628"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizacemi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11863"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11878"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="11878"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11878"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pojištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="11878"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12113"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12127"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="12127"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12127"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="12127"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="12127"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="12127"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(provozní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="12127"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řády,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="12127"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směrnice,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="12127"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="12127"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="12127"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8025" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údajů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8697" w:y="12127"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vykazování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9753" w:y="12127"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9686" w:y="12127"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12358"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7409,272 +7409,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13063"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13078"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="13078"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13078"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="13078"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="13078"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="13078"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="13078"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="13078"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="13078"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="13078"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6297" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zejména</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="13078"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="13078"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>položek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="13078"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="13078"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="13078"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="13078"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>supervize</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13308"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8072,170 +8072,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14244"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14259"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="14259"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14259"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="14259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="14259"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="14259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="14259"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="14259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="14259"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="14259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="14259"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="14259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="14259"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="14259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="14259"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="14259"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14494"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8412,170 +8412,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14979"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="14979"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14979"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="14979"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="14979"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="14979"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="14979"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="14979"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="14979"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="14979"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8752,198 +8752,198 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15684"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15699"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="15699"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15699"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="15699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="15699"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="15699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="15699"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="15699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="15699"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="15699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="15699"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="15699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="15699"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="15699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="15699"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="15699"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 2.10.2026 3:50:11</w:t>
+        <w:t>Koordinátor dobrovolníků, 22.10.2026 9:24:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9259,170 +9259,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2629"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2644"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="2644"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2644"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="2644"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="2644"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2644"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="2644"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="2644"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="2644"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="2644"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9599,170 +9599,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3349"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3364"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="3364"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3364"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="3364"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="3364"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="3364"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="3364"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="3364"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="3364"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="3364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3599"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9871,272 +9871,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4069"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4084"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="4084"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4084"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="4084"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpoví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="4084"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="4084"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="4084"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="4084"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybrané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="4084"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="4084"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="4084"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7430" w:y="4084"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="4084"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="4084"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="4084"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="4084"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4314"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10432,408 +10432,408 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klienti:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5490"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5505"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="5505"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5505"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potřeboval/a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="5505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="5505"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="5505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="5505"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="5505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="5505"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="5505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="5505"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="5505"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>den</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5740"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5754"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="5754"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5754"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomůže</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="5754"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>taky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="5754"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s domácími</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="5754"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="5754"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkoly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5989"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6004"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="6004"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6004"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nemohou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6004"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="6004"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podvodníci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="6004"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2913" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebudou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="6004"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="6004"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="6004"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chtít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="6004"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4915" w:y="6004"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>peníze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10857,255 +10857,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníci:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6474"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6489"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="6489"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6489"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nevím,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="6489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6489"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="6489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="6489"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="6489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="6489"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="6489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="6489"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="6489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="6489"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="6489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povídat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6724"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="409" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6738"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="6738"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6738"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>děti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="768" w:y="6738"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="6738"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6738"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neberou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="6738"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="6738"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vážně,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="6738"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="6738"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zlobí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6973"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11129,544 +11129,544 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spoluzaměstnanci:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7223"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="7223"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7223"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mají</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="825" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obavy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="7223"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="7223"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="7223"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="7223"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přidělají</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="7223"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="7223"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="7223"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="7223"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="7223"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>budou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="7223"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„plést</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="7223"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="7223"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="7223"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nohy“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7458"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7473"/>
-[...16 lines deleted...]
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="7473"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7473"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>budou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="7473"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1387" w:y="7473"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="7473"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="7473"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="7473"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomáhat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="7473"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="7473"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s úklidem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7708"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7722"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="7722"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>chtějí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="7722"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="7722"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="7722"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="7722"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="7722"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="7722"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="7722"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="7722"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="7722"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="7722"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="7722"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="7722"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="7722"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>neměli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="7722"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="7722"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vykonávat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7957"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11690,238 +11690,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>management:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8193"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8207"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8207"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8207"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozhovor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="8207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s nadřízeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="8207"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="8207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="8207"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="8207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výši</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3124" w:y="8207"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="8207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úvazku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="8207"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="8207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koordinátora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8442"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="197" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8457"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="8457"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8457"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="8457"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zakoupení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="8457"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="8457"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8457"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="8457"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="8457"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="8457"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8692"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11945,221 +11945,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veřejnost:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8927"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8941"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="8941"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8941"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>představení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="8941"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="8941"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="8941"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="8941"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="8941"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="8941"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="8941"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škole,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="8941"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="8941"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v klubu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5524" w:y="8941"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="8941"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seniorů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="8941"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="8941"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v Job</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6830" w:y="8941"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="8941"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klubu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="8941"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="8941"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7713" w:y="8941"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="8941"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nezaměstnané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9177"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12183,153 +12183,153 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>média:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9412"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9426"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="9426"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9426"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>představení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1469" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="9426"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="9426"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="9426"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="9426"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="9426"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="9426"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="9426"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>regionálního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="2276" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="9426"/>
+        <w:framePr w:w="2276" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="9426"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>deníku/rozhlasu/kabelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="9426"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="9426"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>televize</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9661"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12472,306 +12472,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10132"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10146"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="10146"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10146"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rozhovor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="10146"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>definovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="10146"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přínosy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="10146"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="10146"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bariéry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="10146"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="10146"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="10146"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v konkrétním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7512" w:y="10146"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="10146"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10381"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10396"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10396"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10396"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestaví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="10396"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="10396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="10396"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="10396"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10631"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12931,476 +12931,476 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11101"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11116"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="11116"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11116"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="11116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="11116"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="11116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="11116"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="11116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="11116"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="11116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="11116"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="11116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="11116"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="11116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybranou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5001" w:y="11116"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="11116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="11116"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="11116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="11116"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="11116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6801" w:y="11116"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="11116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="11116"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7771" w:y="11116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stanovené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="11116"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="11116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovanou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11346"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11596"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="11596"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11596"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="11596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="11596"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="11596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnotí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="11596"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="11596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>především</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="11596"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="11596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nápaditost,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="11596"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="11596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>originalitu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5947" w:y="11596"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="11596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="11596"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="11596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="11596"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="11596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oslovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="11596"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="11596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cílové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="11596"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="11596"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skupiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11831"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13594,238 +13594,238 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12301"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12316"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="12316"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12316"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="12316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12316"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnotí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="12316"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="12316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zejména</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="12316"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="12316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schopnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="12316"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="12316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navázání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="12316"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="12316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="12316"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="12316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="12316"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="12316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důvěry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="12316"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="12316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zjištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="12316"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8856" w:y="12316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="12316"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="12316"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>motivace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13849,1224 +13849,1224 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12781"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1263" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12796"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="12796"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12796"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dobrovolníka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="12796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvádí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="12796"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="12796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="12796"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="12796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="12796"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="12796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="12796"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="12796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>figurant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13045"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="13045"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Osnova</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="13045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úvodního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="13045"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="13045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozhovoru:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13295"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="13295"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13295"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="13295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="13295"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="13295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="13295"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="13295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dozvěděl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="13295"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="13295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="13295"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="13295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>této</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="13295"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="13295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příležitosti?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13530"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13545"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="13545"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13545"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Proč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="13545"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přišel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="13545"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="13545"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="13545"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>této</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="13545"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13780"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13794"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="13794"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13794"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="13794"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vaše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="13794"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="13794"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možnosti?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14029"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14044"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="14044"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14044"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obvykle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="14044"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trávíte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="14044"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="14044"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čas?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14279"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="341" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14293"/>
-[...16 lines deleted...]
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="14293"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14293"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Co</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="14293"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vás</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="14293"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="14293"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>baví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="14293"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="14293"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="14293"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="14293"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="14293"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="14293"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>umíte/ovládáte?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14529"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="341" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14543"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="14543"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14543"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Co</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="14543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>byste</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="14543"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="14543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="14543"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="14543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="14543"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="14543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rád</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="14543"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="14543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dělal?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14778"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="341" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14793"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1132" w:y="14793"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14793"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Co</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="14793"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>víte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="14793"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="14793"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="14793"/>
+        <w:framePr w:w="1647" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="14793"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klientech/službách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="14793"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="14793"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="14793"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="14793"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="14793"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="14793"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="14793"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="14793"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přichází?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15028"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15042"/>
-[...16 lines deleted...]
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="15042"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15042"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jsou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="15042"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vaše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="15042"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejistoty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="15042"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="15042"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="15042"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z výkonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="15042"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15277"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15254,51 +15254,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 2.10.2026 3:50:11</w:t>
+        <w:t>Koordinátor dobrovolníků, 22.10.2026 9:24:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15427,170 +15427,170 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="2173"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="2173"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="2173"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2173"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="2173"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="2173"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="2173"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15801,170 +15801,170 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2893"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="2893"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2893"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="2893"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="2893"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2893"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="2893"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="2893"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>managementu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="2893"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="2893"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobrovolnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3129"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16175,255 +16175,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3599"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3613"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="3613"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3613"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P28"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>charakterizuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="3613"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="3613"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nutnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="3613"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="3613"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>charakter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="3613"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="3613"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="3613"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>si</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="3613"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybral</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7881" w:y="3613"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7814" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v návaznosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="3613"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9331" w:y="3613"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="3613"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavenou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3844"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16475,51 +16475,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 2.10.2026 3:50:11</w:t>
+        <w:t>Koordinátor dobrovolníků, 22.10.2026 9:24:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17272,51 +17272,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor dobrovolníků, 2.10.2026 3:50:11</w:t>
+        <w:t>Koordinátor dobrovolníků, 22.10.2026 9:24:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>