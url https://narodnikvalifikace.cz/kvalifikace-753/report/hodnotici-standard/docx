--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R705A5C84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR705A5C84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR705A5C84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71BB8ACA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71BB8ACA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71BB8ACA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 16.4.2026 22:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 16.4.2026 22:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 16.4.2026 22:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 16.4.2026 22:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 16.4.2026 22:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 16.4.2026 22:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 16.4.2026 22:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 16.4.2026 22:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51917F37"/>
+    <w:nsid w:val="20A3FBF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75213433"/>
+    <w:nsid w:val="7F1EA54C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2770FAD9"/>
+    <w:nsid w:val="7542A63D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D58BC1B"/>
+    <w:nsid w:val="0597EF74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FE55095"/>
+    <w:nsid w:val="32AC05C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="24D4F3E5"/>
+    <w:nsid w:val="02086B62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="35D90CC5"/>
+    <w:nsid w:val="339208E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6598EA91"/>
+    <w:nsid w:val="1892FE37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>