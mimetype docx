--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71BB8ACA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71BB8ACA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71BB8ACA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R359CED0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR359CED0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR359CED0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:26</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="20A3FBF5"/>
+    <w:nsid w:val="0600AFB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F1EA54C"/>
+    <w:nsid w:val="1EB7AE86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7542A63D"/>
+    <w:nsid w:val="4B6BE70A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0597EF74"/>
+    <w:nsid w:val="0A0DEC7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32AC05C8"/>
+    <w:nsid w:val="5A45B482"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="02086B62"/>
+    <w:nsid w:val="32B1FB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="339208E3"/>
+    <w:nsid w:val="2D5B6C48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="1892FE37"/>
+    <w:nsid w:val="66B36880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>