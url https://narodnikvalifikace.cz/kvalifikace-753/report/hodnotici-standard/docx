--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R359CED0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR359CED0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR359CED0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D986756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D986756" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D986756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:56:29</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0600AFB8"/>
+    <w:nsid w:val="05B0B138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EB7AE86"/>
+    <w:nsid w:val="79A6A8AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B6BE70A"/>
+    <w:nsid w:val="545449FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A0DEC7D"/>
+    <w:nsid w:val="3A319056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5A45B482"/>
+    <w:nsid w:val="3DE70642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="32B1FB34"/>
+    <w:nsid w:val="091F54A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2D5B6C48"/>
+    <w:nsid w:val="0B232AB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="66B36880"/>
+    <w:nsid w:val="0914BB2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>