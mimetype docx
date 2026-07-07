--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D986756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D986756" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D986756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R170E44C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR170E44C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR170E44C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:24</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05B0B138"/>
+    <w:nsid w:val="430313BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79A6A8AF"/>
+    <w:nsid w:val="07DFFF9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="545449FA"/>
+    <w:nsid w:val="003DFC4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3A319056"/>
+    <w:nsid w:val="3DBAF899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DE70642"/>
+    <w:nsid w:val="09DA9E2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="091F54A8"/>
+    <w:nsid w:val="0A306DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0B232AB4"/>
+    <w:nsid w:val="59C7EEFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="0914BB2C"/>
+    <w:nsid w:val="11589F85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>