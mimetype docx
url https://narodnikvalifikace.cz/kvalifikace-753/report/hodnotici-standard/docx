--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R170E44C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR170E44C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR170E44C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3569F713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3569F713" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3569F713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="430313BE"/>
+    <w:nsid w:val="631E7AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07DFFF9E"/>
+    <w:nsid w:val="7989F60B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="003DFC4D"/>
+    <w:nsid w:val="214A5030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3DBAF899"/>
+    <w:nsid w:val="714AB7E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="09DA9E2E"/>
+    <w:nsid w:val="26B880DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0A306DEB"/>
+    <w:nsid w:val="4C479659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="59C7EEFC"/>
+    <w:nsid w:val="691FF680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="11589F85"/>
+    <w:nsid w:val="644945D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>