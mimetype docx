--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3569F713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3569F713" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3569F713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6206389A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6206389A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6206389A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:28:39</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="631E7AE7"/>
+    <w:nsid w:val="5CA7C161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7989F60B"/>
+    <w:nsid w:val="2EB8DFA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="214A5030"/>
+    <w:nsid w:val="537323D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="714AB7E6"/>
+    <w:nsid w:val="01365B54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="26B880DA"/>
+    <w:nsid w:val="149B54E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4C479659"/>
+    <w:nsid w:val="0777498D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="691FF680"/>
+    <w:nsid w:val="66C371DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="644945D6"/>
+    <w:nsid w:val="6DD64852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>