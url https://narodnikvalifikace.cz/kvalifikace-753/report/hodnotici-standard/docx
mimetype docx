--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6206389A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6206389A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6206389A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3210C8E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3210C8E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3210C8E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:43:45</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CA7C161"/>
+    <w:nsid w:val="0259838A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EB8DFA6"/>
+    <w:nsid w:val="78BEE280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="537323D7"/>
+    <w:nsid w:val="7D9FFD21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="01365B54"/>
+    <w:nsid w:val="65C16F9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="149B54E4"/>
+    <w:nsid w:val="4871F45A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0777498D"/>
+    <w:nsid w:val="1C3ABAC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="66C371DA"/>
+    <w:nsid w:val="407CC9E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="6DD64852"/>
+    <w:nsid w:val="537D836A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>