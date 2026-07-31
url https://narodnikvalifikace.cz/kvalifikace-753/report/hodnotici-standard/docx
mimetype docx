--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3210C8E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3210C8E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3210C8E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A112F94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A112F94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A112F94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:34</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0259838A"/>
+    <w:nsid w:val="79D154F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78BEE280"/>
+    <w:nsid w:val="113C8DDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D9FFD21"/>
+    <w:nsid w:val="07962EB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="65C16F9A"/>
+    <w:nsid w:val="7015A4F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4871F45A"/>
+    <w:nsid w:val="476B74E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1C3ABAC5"/>
+    <w:nsid w:val="267834C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="407CC9E0"/>
+    <w:nsid w:val="47BF2501"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="537D836A"/>
+    <w:nsid w:val="02117C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>