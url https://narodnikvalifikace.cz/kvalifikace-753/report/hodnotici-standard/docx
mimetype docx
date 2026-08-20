--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A112F94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A112F94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A112F94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A9F9CB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A9F9CB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A9F9CB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
+        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
+        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
+        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
+        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
+        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
+        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
+        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 14:31:22</w:t>
+        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79D154F2"/>
+    <w:nsid w:val="50B8552E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="113C8DDB"/>
+    <w:nsid w:val="04C7C64C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07962EB1"/>
+    <w:nsid w:val="3A703ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7015A4F7"/>
+    <w:nsid w:val="390DA202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="476B74E1"/>
+    <w:nsid w:val="5261624D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="267834C6"/>
+    <w:nsid w:val="4AD3760F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="47BF2501"/>
+    <w:nsid w:val="2BC58FDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="02117C9A"/>
+    <w:nsid w:val="356E1452"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>