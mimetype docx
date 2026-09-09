--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A9F9CB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A9F9CB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A9F9CB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71BD1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71BD1993" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71BD1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
+        <w:t>Celní deklarant/deklarantka, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
+        <w:t>Celní deklarant/deklarantka, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
+        <w:t>Celní deklarant/deklarantka, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
+        <w:t>Celní deklarant/deklarantka, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
+        <w:t>Celní deklarant/deklarantka, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
+        <w:t>Celní deklarant/deklarantka, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
+        <w:t>Celní deklarant/deklarantka, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 20.8.2026 18:56:33</w:t>
+        <w:t>Celní deklarant/deklarantka, 9.9.2026 20:11:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50B8552E"/>
+    <w:nsid w:val="4EFC3886"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04C7C64C"/>
+    <w:nsid w:val="4C4B1FE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3A703ADE"/>
+    <w:nsid w:val="5DECD887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="390DA202"/>
+    <w:nsid w:val="2685C7C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5261624D"/>
+    <w:nsid w:val="2656F30A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4AD3760F"/>
+    <w:nsid w:val="22234F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2BC58FDC"/>
+    <w:nsid w:val="67355D4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="356E1452"/>
+    <w:nsid w:val="6A73B49F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>