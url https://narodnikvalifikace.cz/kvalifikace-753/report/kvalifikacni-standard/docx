--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28243EC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28243EC5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28243EC5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R541535E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR541535E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR541535E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 16.4.2026 22:55:02</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 16.4.2026 22:55:02</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 16.4.2026 22:55:02</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="26CB217F"/>
+    <w:nsid w:val="1D25BD99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61A9FDD8"/>
+    <w:nsid w:val="7D14AD12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37783C90"/>
+    <w:nsid w:val="4F168B4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1BB25799"/>
+    <w:nsid w:val="00EB9196"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19739843"/>
+    <w:nsid w:val="7EC3F659"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>