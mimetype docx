--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R541535E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR541535E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR541535E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25A14A89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25A14A89" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25A14A89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:39</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:39</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 19:01:39</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:57:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D25BD99"/>
+    <w:nsid w:val="5EFAC5FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D14AD12"/>
+    <w:nsid w:val="75567A8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F168B4E"/>
+    <w:nsid w:val="04926AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00EB9196"/>
+    <w:nsid w:val="003DA35A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7EC3F659"/>
+    <w:nsid w:val="7A404BB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>