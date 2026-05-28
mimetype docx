--- v2 (2026-05-27)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25A14A89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25A14A89" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25A14A89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R560D0519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR560D0519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR560D0519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:57:06</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 5:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:57:06</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 5:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 0:57:06</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 5:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EFAC5FC"/>
+    <w:nsid w:val="71AA95BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75567A8F"/>
+    <w:nsid w:val="7EC6797E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="04926AAA"/>
+    <w:nsid w:val="1B876384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="003DA35A"/>
+    <w:nsid w:val="2D819892"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A404BB2"/>
+    <w:nsid w:val="39F55FB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>