--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R560D0519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR560D0519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR560D0519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R328FFF5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR328FFF5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR328FFF5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 5:17:56</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 5:17:56</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 5:17:56</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71AA95BA"/>
+    <w:nsid w:val="31C993F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EC6797E"/>
+    <w:nsid w:val="67BDE7F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B876384"/>
+    <w:nsid w:val="4AF42B1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2D819892"/>
+    <w:nsid w:val="1183A371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="39F55FB0"/>
+    <w:nsid w:val="73D32A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>