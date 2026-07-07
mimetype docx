--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R328FFF5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR328FFF5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR328FFF5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CD7E697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CD7E697" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CD7E697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:02</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:02</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 9:16:02</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31C993F3"/>
+    <w:nsid w:val="4A58F989"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67BDE7F6"/>
+    <w:nsid w:val="30E61429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4AF42B1B"/>
+    <w:nsid w:val="71D46CD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1183A371"/>
+    <w:nsid w:val="46C01C69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="73D32A29"/>
+    <w:nsid w:val="6ED4106C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>