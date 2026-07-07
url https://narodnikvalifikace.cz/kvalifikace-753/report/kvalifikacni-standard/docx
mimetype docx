--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CD7E697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CD7E697" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CD7E697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB7C5E4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB7C5E4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB7C5E4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:44</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:30:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:44</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:30:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:24:44</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:30:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A58F989"/>
+    <w:nsid w:val="02B53979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30E61429"/>
+    <w:nsid w:val="0FED72DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71D46CD3"/>
+    <w:nsid w:val="05DA78C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="46C01C69"/>
+    <w:nsid w:val="7F25B17A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6ED4106C"/>
+    <w:nsid w:val="1B8BF49D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>