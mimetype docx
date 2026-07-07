--- v6 (2026-07-07)
+++ v7 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB7C5E4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB7C5E4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB7C5E4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17D47E5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17D47E5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17D47E5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:30:18</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:30:18</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 12:30:18</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02B53979"/>
+    <w:nsid w:val="05277035"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FED72DB"/>
+    <w:nsid w:val="50137149"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05DA78C7"/>
+    <w:nsid w:val="53B70631"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F25B17A"/>
+    <w:nsid w:val="0CF60835"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1B8BF49D"/>
+    <w:nsid w:val="79362A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>