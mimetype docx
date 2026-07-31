--- v7 (2026-07-07)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17D47E5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17D47E5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17D47E5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FF85695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FF85695" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FF85695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:44:09</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:44:09</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.7.2026 13:44:09</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05277035"/>
+    <w:nsid w:val="11ED6F33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50137149"/>
+    <w:nsid w:val="4BC95897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53B70631"/>
+    <w:nsid w:val="1A95D1D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0CF60835"/>
+    <w:nsid w:val="575D38F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="79362A63"/>
+    <w:nsid w:val="70C48EF3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>