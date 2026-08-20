--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FF85695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FF85695" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FF85695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37171E94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37171E94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37171E94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:16</w:t>
+        <w:t>Celní deklarant/deklarantka, 20.8.2026 15:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:16</w:t>
+        <w:t>Celní deklarant/deklarantka, 20.8.2026 15:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 11:10:16</w:t>
+        <w:t>Celní deklarant/deklarantka, 20.8.2026 15:42:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11ED6F33"/>
+    <w:nsid w:val="27A1C444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4BC95897"/>
+    <w:nsid w:val="1B6D5C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A95D1D3"/>
+    <w:nsid w:val="1513619B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="575D38F3"/>
+    <w:nsid w:val="1A3B913A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="70C48EF3"/>
+    <w:nsid w:val="27B9CC76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>