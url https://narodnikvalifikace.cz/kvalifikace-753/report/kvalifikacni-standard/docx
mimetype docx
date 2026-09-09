--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37171E94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37171E94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37171E94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BC6ED1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BC6ED1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BC6ED1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 20.8.2026 15:42:23</w:t>
+        <w:t>Celní deklarant/deklarantka, 9.9.2026 20:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 20.8.2026 15:42:23</w:t>
+        <w:t>Celní deklarant/deklarantka, 9.9.2026 20:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 20.8.2026 15:42:23</w:t>
+        <w:t>Celní deklarant/deklarantka, 9.9.2026 20:11:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27A1C444"/>
+    <w:nsid w:val="66A68F1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B6D5C88"/>
+    <w:nsid w:val="4B07ECF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1513619B"/>
+    <w:nsid w:val="1B264B55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A3B913A"/>
+    <w:nsid w:val="69595783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="27B9CC76"/>
+    <w:nsid w:val="690C88A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>