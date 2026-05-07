--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D600D57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D600D57" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D600D57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B33AF79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B33AF79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B33AF79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.4.2026 7:09:17</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.4.2026 7:09:17</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.4.2026 7:09:17</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.4.2026 7:09:17</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.4.2026 7:09:17</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.4.2026 7:09:17</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.4.2026 7:09:17</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.4.2026 7:09:17</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70FDC52C"/>
+    <w:nsid w:val="63452926"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="695B496C"/>
+    <w:nsid w:val="36A606BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5332960F"/>
+    <w:nsid w:val="53913222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3AC2C2E6"/>
+    <w:nsid w:val="7F40647A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6C2DF029"/>
+    <w:nsid w:val="6BB4029C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5BAC89EA"/>
+    <w:nsid w:val="141ECD41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4595CE75"/>
+    <w:nsid w:val="2261E4D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="166977A0"/>
+    <w:nsid w:val="55B09D7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>