--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B33AF79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B33AF79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B33AF79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C173DB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C173DB0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C173DB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:05</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63452926"/>
+    <w:nsid w:val="4DB90096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36A606BE"/>
+    <w:nsid w:val="0C3BBD58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53913222"/>
+    <w:nsid w:val="7F64044B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F40647A"/>
+    <w:nsid w:val="5BF8C492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6BB4029C"/>
+    <w:nsid w:val="1C09CBEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="141ECD41"/>
+    <w:nsid w:val="33ACC483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2261E4D6"/>
+    <w:nsid w:val="29EF0B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="55B09D7B"/>
+    <w:nsid w:val="4A39CAED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>