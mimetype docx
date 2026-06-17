--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C173DB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C173DB0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C173DB0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F30F32D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F30F32D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F30F32D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 4:21:58</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DB90096"/>
+    <w:nsid w:val="5FD9E767"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C3BBD58"/>
+    <w:nsid w:val="1BA74629"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7F64044B"/>
+    <w:nsid w:val="72EE2A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5BF8C492"/>
+    <w:nsid w:val="00F46D2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C09CBEF"/>
+    <w:nsid w:val="754D00BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="33ACC483"/>
+    <w:nsid w:val="33764E1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="29EF0B43"/>
+    <w:nsid w:val="4804E2B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4A39CAED"/>
+    <w:nsid w:val="13102958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>