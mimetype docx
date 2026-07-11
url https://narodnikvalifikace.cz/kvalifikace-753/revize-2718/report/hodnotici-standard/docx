--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F30F32D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F30F32D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F30F32D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C0D68F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C0D68F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C0D68F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
+        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
+        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
+        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
+        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
+        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
+        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
+        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:49:07</w:t>
+        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5FD9E767"/>
+    <w:nsid w:val="3518E7F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BA74629"/>
+    <w:nsid w:val="66FEA601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72EE2A99"/>
+    <w:nsid w:val="7402FF22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00F46D2C"/>
+    <w:nsid w:val="66B4EEB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="754D00BB"/>
+    <w:nsid w:val="40100528"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="33764E1B"/>
+    <w:nsid w:val="74892FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4804E2B6"/>
+    <w:nsid w:val="0F691A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="13102958"/>
+    <w:nsid w:val="4655B2D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>