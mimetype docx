--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C0D68F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C0D68F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C0D68F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9353C1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9353C1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9353C1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
+        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
+        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
+        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
+        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
+        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
+        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
+        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:13:38</w:t>
+        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3518E7F6"/>
+    <w:nsid w:val="31A1C871"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66FEA601"/>
+    <w:nsid w:val="4DDF6F7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7402FF22"/>
+    <w:nsid w:val="06EB6738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="66B4EEB7"/>
+    <w:nsid w:val="1A839F74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40100528"/>
+    <w:nsid w:val="6FCC19B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="74892FD3"/>
+    <w:nsid w:val="5EAE5586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0F691A6A"/>
+    <w:nsid w:val="441E3511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4655B2D9"/>
+    <w:nsid w:val="098A6D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>