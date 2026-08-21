--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9353C1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9353C1C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9353C1C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R140405E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR140405E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR140405E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
+        <w:t>Celní deklarant/deklarantka, 22.8.2026 1:13:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
+        <w:t>Celní deklarant/deklarantka, 22.8.2026 1:13:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
+        <w:t>Celní deklarant/deklarantka, 22.8.2026 1:13:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
+        <w:t>Celní deklarant/deklarantka, 22.8.2026 1:13:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
+        <w:t>Celní deklarant/deklarantka, 22.8.2026 1:13:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
+        <w:t>Celní deklarant/deklarantka, 22.8.2026 1:13:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
+        <w:t>Celní deklarant/deklarantka, 22.8.2026 1:13:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:13:10</w:t>
+        <w:t>Celní deklarant/deklarantka, 22.8.2026 1:13:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31A1C871"/>
+    <w:nsid w:val="382FBE33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DDF6F7E"/>
+    <w:nsid w:val="4DDB65D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06EB6738"/>
+    <w:nsid w:val="7E5FAA51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A839F74"/>
+    <w:nsid w:val="0805E0FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6FCC19B5"/>
+    <w:nsid w:val="46B43037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5EAE5586"/>
+    <w:nsid w:val="3D3BDA82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="441E3511"/>
+    <w:nsid w:val="00FF7673"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="098A6D3F"/>
+    <w:nsid w:val="3C575371"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>