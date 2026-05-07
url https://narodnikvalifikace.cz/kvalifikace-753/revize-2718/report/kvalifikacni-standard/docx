--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R297A189B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR297A189B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR297A189B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C6385CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C6385CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C6385CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.4.2026 8:27:14</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.4.2026 8:27:14</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.4.2026 8:27:14</w:t>
+        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7152E265"/>
+    <w:nsid w:val="4797B16E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38D09027"/>
+    <w:nsid w:val="4C838488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48C5CC92"/>
+    <w:nsid w:val="45920B2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="178DFE5B"/>
+    <w:nsid w:val="3D575794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="32AEBF72"/>
+    <w:nsid w:val="1261BB97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>