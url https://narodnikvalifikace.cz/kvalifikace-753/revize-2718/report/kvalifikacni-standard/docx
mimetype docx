--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C6385CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C6385CF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C6385CF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DAE833F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DAE833F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DAE833F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:08</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 3:21:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:08</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 3:21:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 7.5.2026 18:55:08</w:t>
+        <w:t>Celní deklarant/deklarantka, 28.5.2026 3:21:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4797B16E"/>
+    <w:nsid w:val="02249FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C838488"/>
+    <w:nsid w:val="0C04F661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45920B2B"/>
+    <w:nsid w:val="3579A3AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D575794"/>
+    <w:nsid w:val="62237CBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1261BB97"/>
+    <w:nsid w:val="2B54659B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>