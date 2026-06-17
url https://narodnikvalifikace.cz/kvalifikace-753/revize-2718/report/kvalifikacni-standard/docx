--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DAE833F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DAE833F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DAE833F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10B242E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10B242E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10B242E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 3:21:41</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 3:21:41</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 28.5.2026 3:21:41</w:t>
+        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02249FBA"/>
+    <w:nsid w:val="4A1F52F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C04F661"/>
+    <w:nsid w:val="03157AB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3579A3AB"/>
+    <w:nsid w:val="2BA1024D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="62237CBE"/>
+    <w:nsid w:val="716F5FB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2B54659B"/>
+    <w:nsid w:val="07696788"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>