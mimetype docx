--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10B242E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10B242E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10B242E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2170292A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2170292A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2170292A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:48:29</w:t>
+        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:48:29</w:t>
+        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 17.6.2026 14:48:29</w:t>
+        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:12:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A1F52F1"/>
+    <w:nsid w:val="15DE5964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03157AB2"/>
+    <w:nsid w:val="720F51BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BA1024D"/>
+    <w:nsid w:val="1CDF6577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="716F5FB3"/>
+    <w:nsid w:val="0C0B7B60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="07696788"/>
+    <w:nsid w:val="74BF1EE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>