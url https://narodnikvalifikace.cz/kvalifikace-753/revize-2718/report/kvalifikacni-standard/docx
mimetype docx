--- v4 (2026-07-11)
+++ v5 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2170292A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2170292A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2170292A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R353618AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR353618AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR353618AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:12:11</w:t>
+        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:12:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:12:11</w:t>
+        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:12:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 11.7.2026 23:12:11</w:t>
+        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:12:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15DE5964"/>
+    <w:nsid w:val="3F4DA6DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="720F51BD"/>
+    <w:nsid w:val="6720CD24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CDF6577"/>
+    <w:nsid w:val="139CFAB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C0B7B60"/>
+    <w:nsid w:val="04F4F85E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="74BF1EE4"/>
+    <w:nsid w:val="7479B589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>