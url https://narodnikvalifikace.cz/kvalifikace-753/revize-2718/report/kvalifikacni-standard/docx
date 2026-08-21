--- v5 (2026-08-01)
+++ v6 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R353618AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR353618AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR353618AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CDE7008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CDE7008" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CDE7008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:12:47</w:t>
+        <w:t>Celní deklarant/deklarantka, 22.8.2026 1:13:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2421,51 +2421,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:12:47</w:t>
+        <w:t>Celní deklarant/deklarantka, 22.8.2026 1:13:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2882,84 +2882,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 1.8.2026 12:12:47</w:t>
+        <w:t>Celní deklarant/deklarantka, 22.8.2026 1:13:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F4DA6DE"/>
+    <w:nsid w:val="11070957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3045,51 +3045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6720CD24"/>
+    <w:nsid w:val="16EA6B56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3175,51 +3175,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="139CFAB4"/>
+    <w:nsid w:val="66CB923D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3305,51 +3305,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="04F4F85E"/>
+    <w:nsid w:val="0FF785BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -3435,51 +3435,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7479B589"/>
+    <w:nsid w:val="702CF992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>